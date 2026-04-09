--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Emperaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure EmperaireDirectrice de Recherche (DR1) émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2368-0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026850990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV Laure EmperaireTel: (+33) 01 40 79 38 27; 06 33 73 25 40 – </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure.emperaire@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Specialisation: Ethnoecology, ethnobotany, agrobiodiversity, South America, Brazil (Amazonia, Northeast) & Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH TOPICUnderstanding the diversity of the relationships between landscapes and plants, and the societies that live there, is the core of my research. This topic is formulated in terms of relationship between biological and cultural diversity which has strong implications in the current context of ecological transition. It is discussed under two entries: forest resources exploitation systems, and agrobiodiversity management, a culturally constructed and maintained biological diversity. The relationship between biological heritage and biodiversity conservation is analysed  in two contexts, Brazil Amazonia and Timor-Leste. A major importance is given to participatory research modalities, in accordance with the Nagoya Protocol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION & CAREER2022 - today. Senior (1) researcher at IRD2018-2022: Senior (1) researcher at IRD (French institute of Research for Development), PALOC UMR IRD-MNHN, Paris.2014-act. : Associated researcher at the Dpt of Anthropology, Brasília University, Brazil2007-2018: Senior (2) researcher at IRD, PALOC UMR IRD-MNHN, Paris.1989: PhD in Botany, Paris VI University. Végétation et gestion des ressources naturelles dans la caatinga du sud-est du Piauí, Brésil, dir. H. Puig1988: Research Fellow at IRD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH FIELDS, PARTNERSHIPS2014-2018: East Timor, French Ministry of Foreign Affairs, Timorese Secretary of State for Art and Culture.2006-2019: Brazil (Amazonas), IRD-Unicamp-CNPq: Populations, Agrobiodiversity and Traditional Knowledge.2000-2004: Brazil, Bolivia, IRD-FIOCRUZ: Landscape ecology and trypanomosiasis1998-2000: Brazil, (Amazonia), IRD-ISA-CNPq: Traditional management of cassava, a comparative approach.1990-1995: Brazil (Amazonas), INPA: Extractivism in central Amazonia.1991-1996: Brazil (Amazonas), Unicamp-USP: Traditional exploitation of rubber trees and botanical knowledge of the seringueiros, prog. Can traditional forest-dwellers self-manage conservation areas Extractive Reserve, Acre?1980-1986: Brazil (Piauí): Landscape, vegetation and natural resources.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT SCIENTIFIC RESPONSIBILITIES• Director of research unit 208 PALOC (Local Heritage, Environment and Globalization) associating IRD and the National Museum of Natural History (MNHN) from 2016 to actually.•	Nominated Member to the Scientific Council of the National Park of French Guyana, 2015-2020• Coordination of IRD Regional Priority Program in Pan-Amazonia: AMAZ “Environmental Dynamics, Resources and Societies in Amazonia”, 2010-2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH MANAGEMENT & COORDINATION• Coordinator of various research projects (recent projects)o	2006-2019- IRD-CNPq-Unicamp, Populations, Agrobiodiversity and Traditional Knowledge.o	2014-2018 Hermes Foundation, Shared initiative for the recognition of local knowledge on agricultural diversity in Brazilian Amazono	2012-2013 French Ministry of Culture, Resource or Heritage? Intercultural practices and conservation of agrobiodiversityo	2009-2010 CNRS, Ministry of Ecology, Cities and agricultural diversity in Brazil: flows, networks and mobilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT LECTURES, STUDENTS MANAGEMENT• Coordination of M1 Module “Natural and cultural heritage: issues and approaches” (MSCS 32), Master &amp;quot;Museology: Science cultures and societies&amp;quot; of MNHN, since 2016.•	Supervision of 3 post-doctoral fellows, 5 PhD, 9 Ms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECENT PUBLICATIONSEmperaire, L. 2022. Local knowledge and global legal instruments : Each to his own biodiversity and knowledge. In C. Aubertin & A. Nivart (Eds.), Nature in common: around the Nagoya Protocol (pp. 13 p.). Marseille, Paris: IRD Éditions, MNHN.Cot, M., Emperaire, L., Henry, I., Roubaud, F., Sylvestre, F., Vidal, L., . . . Thirion, G. 2022. Les études d'impact sociétal de la recherche au service de la science de la durabilité. In O. Dangles & C. Fréour (Eds.), Science de la durabilité : comprendre, co-construire, transformer : réflexion collective (pp. 138-141). Marseille: IRD.Emperaire, L., Guillaud, D., & Césard, N. 2021. Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste). In M. Akihisa, K. Silva, S. Garcia Nogueira, & S. d. Matos Viegas (Eds.), Timor-Leste: A Ilha e o Mundo | Colóquio Internacional TLSA-PT (Vol. 1, pp. 41-56). Coimbra | Lisboa | Díli | Melbourne: TLSA PT 2020.Emperaire, L., Fausto, C., Freitas, F. d. O., Mendes dos Santos, G., Smith, M., & Bustamante, P. G. 2021. Agrobiodiversidade e roças. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 18-56). São Paulo: SBPC.Emperaire, L. 2021. Essai cartographique de la production bibliographique en ethnobotanique au Brésil Revue d'ethnoécologie, 20. doi:https://doi.org/10.4000/ethnoecologie.8102Emperaire, L. 2021. À chacun sa biodiversité et ses savoirs : Instruments globaux et savoirs locaux. In C. Aubertin & A. Nivart (Eds.), La nature en partage, autour du protocole de Nagoya (pp. 201-217). Marseille, Paris: IRD Éditions, MNHN.Emperaire, L. 2021. Introdução. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 14-18). São Paulo: SBPC.Emperaire, L. (2020). Dissonâncias vegetais: entre roças e tratados. In J. Cabral de Oliveira, M. Amoroso, A. G. Morim de Lima, K. Shiratori, S. Marras, & L. Emperaire (Eds.), Vozes vegetais - Diversidade, resistências e histórias das florestas (pp. 57-76). São Paulo, Marseille: IRD-UBU Editora.Meira, M. A., Velthem, L. H. v., Pinto Lima, H., Tavares Marques, F. L., Emperaire, L., & Alencar Guzmán, D. d. (2019). Povoamentos indígenas e assentamentos coloniais no Rio Negro, perspectivas de pesquisa colaborativa (Peuplements amérindiens et installations coloniales dans le Rio Negro, perspectives de recherche collaborative). ARU, Revista de pesquisa intercultural da bacia do Rio Negro (Revue de recherche interculturelle du Rio Negro), 3, 118-131.Guillaud, D., Emperaire, L., & Burgos, A. 2019. « De nous, pour nous » : recherches participatives au Timor Est,. Culture et Recherche, 140, 73-74.Emperaire, L., 2019. In memoriam Dominique Buchillet : un engagement scientifique et politique. Journal de la Société des Américanistes, 105(2), 183-190.CARNEIRO DA CUNHA, M. & EMPERAIRE L., 2018. How amplify the world? Introduction. (Como alargar o mundo ? Introdução) Knowledge and pratices about agrobiodiversity (Saberes e práticas sobre a agrobiodiversidade),  in Morim de Lima A.G., Scaramuzzi I., Cabral de Oliveira J., Santonieri L. , de Arruda Campos M. A., Mota Cardoso T. 2018, Brasília: IESBEMPERAIRE L., 2018. Traditional knowledge and diversity of cultivated plants in the Amazon In: BAPTISTE B, PACHECO D, CARNEIRO DA CUNHA M & DIAZ S. (eds), 2017, Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas. Paris: Unesco, vol. 11, pp. 41-62 (texte français), pp. 148-167 (texte portugais). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD D, EMPERAIRE L, CRESPI B, SOARES R, PÉQUIGNOT A, GALIPAUD J-C. 2017. Between oil and tourism, the participatory conservation of local heritage in Timor-Leste. Example of Suai and Atauro (Covalima and Dili districts). Revue d'ethnoécologie, 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethnoecologie.revues.org/2947</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">EMPERAIRE L, ELOY L, SEIXAS AC. 2016. Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre (Networks and observatories of agrobiodiversity, how and for whom? A survey in the Cruzeiro do Sul area, Acre). Boletim do Museu Paraense Emílio Goeldi. Ciências Humanas  2016, 11(1): 159-192.   DOI: 10.1590/ 1981.81222016000100009COOMES OT, MCGUIRE SJ, GARINE E, CAILLON S, MCKEY D, DEMEULENAERE E, JARVIS D, AISTARA G, BARNAUD A, CLOUVEL P, EMPERAIRE L, LOUAFI S, MARTIN P, MASSOL F, PAUTASSO M, VIOLON C & WENCÉLIUS J. 2015. Farmer seed networks make a limited contribution to agriculture? Four common misconceptions. Food Policy, 56: 41-50.   10.1016/j.foodpol.2015.07.008EMPERAIRE L, ELOY L. Amerindian Agriculture in an Urbanising Amazonia (Rio Negro, Brazil). Bulletin of Latin American Research, 2015, 34 (1), 70-84.   10.1111/blar.12176GUILLAUD D., EMPERAIRE L., BUSTAMANTE P., 2014. Heritage, agro-biodiversity and the local populations: some examples from the use of palm trees in East Timor. In: LONEY H. (ed.), da SILVA A.B. (ed.), CANAS MENDES N. (ed.), DA COSTA XIMENES A. (ed.), FERNANDES C. (ed.). Buka hatene/Comprender/Mengerti/Understanding Timor-Leste 2013. Dili: Timor-Leste Studies Association, 2, p. 183-189.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattis au musée. Les trois temps d’une recherche collaborative au long cours sur le Système Agricole Traditionnel du Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Teixeira Nery Piratapuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du végétal à Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai cartographique de la production bibliographique en ethnobotanique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.8102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os sistemas agrícolas tradicionais nos interstícios da soja no Brasil: processos e limites da conservação da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henyo Trindade Barretto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.28182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nous, pour nous&amp;quot; : recherches participatives au Timor Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Dominique Buchillet : un engagement scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.17485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ? (Quelles innovations pour les systèmes agricoles traditionnels ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Seixas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.159-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1981.81222016000100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios da Pesquisa Participativa e Restituição em Projeto de Pesquisa junto a Pequenos Agricultores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goulart Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72-73, pp.123-140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une production localisée à une Indication Géographique. La farinha de Cruzeiro do Sul (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'agrobiodiversité sur les fronts pionniers d'Amazonie (région de Cruzeiro do Sul, état de l'Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.401.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique, un instrument de pérennisation des productions localisées en Amazonie ? Le cas de la farine de manioc de Cruzeiro do Sul (Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Cadernos NAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5801/ncn.v12i1.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Plasticity of Triatominae Related to Habitat Selection in Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Carbajal de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Dias-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Macedo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade, um foco de diversidade agrícola no Rio Negro (Amazonas, Brasil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Mus. Para. Emílio Goeldi, cienças humanas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Management of Agrobiodiversity in Brazil: A Case Study of Manioc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivaldo Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-007-9121-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triatominae et Cactaceae : un risque pour la transmission de la Trypanosomose américaine dans le péridomicile (nord-est du Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2006132171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual approaches and methodological proposals for the study of interactions between environment and health : application to a research program on American trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0102-311x2003000400017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité agricole en Amazonie brésilienne : ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (1), pp.113-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.2000.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des hévéas dans la réserve extractiviste du Haut Jurua (Acre, Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1997.3604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme et conservation de la biodiversité au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1994.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldinia piassaba Wallace (Arecaceae) : a few biological and economic data from the Rio Negro region (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franciscon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55 (1-4), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(92)90093-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Flora et les cajous. Deux systèmes agricoles au sud-est du Piaui (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 33 (1), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1986.3951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation de l'État du Piauí (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-Rendu des séances de la Société de Biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 60 (4), pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A região da Serra da Capivara e sua vegetação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasil florestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 14 (60), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage, agro-biodiversity and the local populations : some examples from the use of palm trees in East Timor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bustamante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timor-Leste Studies Association,, Jul 2013, Dili, Timor-Leste. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, transmettre. La diversité agricole en Amazonie Brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE DES DYNAMIQUES SPATIO-TEMPORELLES DANS LA CONSERVATION DE L'AGROBIODIVERSITE DES SYSTEMES AGRICOLES AMERINDIENS DU BAS RIO NEGRO (AMAZONAS, BRESIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cabral de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Shiratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UBU / Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas, aturás e beijus : o sistema agrícola tradicional do Rio Negro, patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 p., 2016, 9788592767006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt en jeu - L'extractivisme en Amazonie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; UNESCO, 231 p., 1996, 2-7099-1334-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.7553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caatinga du sud-est du Piaui : étude ethnobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.D.P.F., 1983, 9782865380596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immateriality of Cultivated Plants in the Context of Rio Negro Region (Brazilian Amazon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.55-64, 2024, The Latin American Studies Book Series, 978-3-031-60551-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60552-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes cultivées : produire et conserver de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.132-141, 2022, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa de Magalhães, Sônia; Adams, Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , pp.14-18, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversidade e roças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto, Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitas, Fábio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendes dos Santos Gilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa Magalhães, Sônia; Adams Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-56, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonâncias vegetais: entre roças e tratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabral de Oliveira, Joana; Amoroso, Marta; Morim de Lima, Ana-Gabriela; Shiratori, Karen; Marras, Stelio; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBU Editora - Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da natureza para a qualidade de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly Carlos; Scarano F.R.; Gadda T.; Toledo P.; Seixas Cristina; Metzger Jean-Paul; Ometto J.P.; Bustamante Mercedes; Padgurschi M.C.G.; Pires A.P.F.; Castro P.F.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1°Diagnóstico Brasileiro de Biodiversidade e Serviços Ecossistêmicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-91, 2019, 978-85-600-6488-5. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/978-85-60064-88-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas e papas: três experiências de patrimonialização da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bustamante, Patrícia G.; Lia, Rosa B.; Santilli, Juliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e uso da agrobiodiversidade: Relatos de experiências locais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, pp.69-96, 2017, Coleção Transição Agroecológica, 978-85-7035-719-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs traditionnels et diversité des plantes cultivées en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste, Brigitte; Pacheco, Diego; Carneiro da Cunha, Manuela; Diaz, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES - UN - UNESCO, 146-163 pour la version en français et 40-61 pour la version en portugais, 2017, 978-92-3-100267-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como alargar o mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morim de Lima, Ana Gabriela; Scaramuzzi, Igor; Cabral de Oliveira, Joana; Santonieri, Laura; Arruda Campos, Marilena A. de; Mota Cardoso, Thiago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas e Saberes sobre agrobiodiversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-13, 2017, 978-85-60443-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de borracha nativa na reserva extrativista do Alto Juruá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siviero, Amauri and Ming, Lin Chau and Silveira, Marcos and Daly, Douglas and Wallace, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnobotânica e botânica econômica do Acre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Acre; Edufac, pp.67-80, 2016, 978-85-8236-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phytogenetic resource to cultural heritage: the social bases of agrobiodiversity management in Central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudel E.; Devautour H.; Soulard C.T.; Faure G.; Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing Innovation Systems in Agriculture and Food: How to go towards more sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177-178, Wageningen Academic Publishers,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture d'abattis-brûlis et les régulations foncières à l'épreuve de l'urbanisation. Une étude de cas dans le haut Rio Negro, Nord Ouest amazonien, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.193-211, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História de vida das plantas e agricultura indígena no médio e alto rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonéia Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Falcão Hilário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário Melgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penha Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Luis da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aloisio Cabalzar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo do Mundo. Conhecimentos e práticas dos povos indígenas do Rio Negro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Socioambiental; Federação das Organizações Indígenas do Rio Negro, pp.192-203, 2010, Conhecimentos indígenas, pesquisas interculturais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a new partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias, Fernando; de Novion, Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crossroads of modernities : debates on biodiversity, technoscience and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Socioambiental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-136, 2006, Documentos ISA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seringas e seringueiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da floresta - O Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.285-309, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário dos vegetais da REAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta - o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.631-674, 2002, 85-539-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paus, palheiras e cipós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta, o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-417, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATÓRIO AMBIENTAL NECESSÁRIO À IDENTIFICAÇÃO E DELIMITAÇÃO DE ÁREAS DE OCUPAÇÃO TRADICIONAL INDÍGENA NAS REGIÕES DAS MARGENS DOS RIOS NEGRO, JURUBAXI, UNEUIXI E TÉA (ANTERIORMENTE BAIXO RIO NEGRO II) MUNICÍPIO DE SANTA ISABEL DO RIO NEGRO (AMAZONAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUNAI. 2014, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê de registro: o Sistema Agrícola Tradicional do Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira, Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD/ CNPq-Unicamp; IPHAN; ACIMIRN; FOIRN; ASIBA; ISA. 2010, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques des régions de Piura (Pérou) et Loja (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; MNHN. 1992, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Emperaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure EmperaireDirectrice de Recherche (DR1) émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2368-0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026850990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV Laure EmperaireTel: (+33) 01 40 79 38 27; 06 33 73 25 40 – </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure.emperaire@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Specialisation: Ethnoecology, ethnobotany, agrobiodiversity, South America, Brazil (Amazonia, Northeast) & Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH TOPICUnderstanding the diversity of the relationships between landscapes and plants, and the societies that live there, is the core of my research. This topic is formulated in terms of relationship between biological and cultural diversity which has strong implications in the current context of ecological transition. It is discussed under two entries: forest resources exploitation systems, and agrobiodiversity management, a culturally constructed and maintained biological diversity. The relationship between biological heritage and biodiversity conservation is analysed  in two contexts, Brazil Amazonia and Timor-Leste. A major importance is given to participatory research modalities, in accordance with the Nagoya Protocol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION & CAREER2022 - today. Senior (1) researcher at IRD2018-2022: Senior (1) researcher at IRD (French institute of Research for Development), PALOC UMR IRD-MNHN, Paris.2014-act. : Associated researcher at the Dpt of Anthropology, Brasília University, Brazil2007-2018: Senior (2) researcher at IRD, PALOC UMR IRD-MNHN, Paris.1989: PhD in Botany, Paris VI University. Végétation et gestion des ressources naturelles dans la caatinga du sud-est du Piauí, Brésil, dir. H. Puig1988: Research Fellow at IRD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH FIELDS, PARTNERSHIPS2014-2018: East Timor, French Ministry of Foreign Affairs, Timorese Secretary of State for Art and Culture.2006-2019: Brazil (Amazonas), IRD-Unicamp-CNPq: Populations, Agrobiodiversity and Traditional Knowledge.2000-2004: Brazil, Bolivia, IRD-FIOCRUZ: Landscape ecology and trypanomosiasis1998-2000: Brazil, (Amazonia), IRD-ISA-CNPq: Traditional management of cassava, a comparative approach.1990-1995: Brazil (Amazonas), INPA: Extractivism in central Amazonia.1991-1996: Brazil (Amazonas), Unicamp-USP: Traditional exploitation of rubber trees and botanical knowledge of the seringueiros, prog. Can traditional forest-dwellers self-manage conservation areas Extractive Reserve, Acre?1980-1986: Brazil (Piauí): Landscape, vegetation and natural resources.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT SCIENTIFIC RESPONSIBILITIES• Director of research unit 208 PALOC (Local Heritage, Environment and Globalization) associating IRD and the National Museum of Natural History (MNHN) from 2016 to actually.•	Nominated Member to the Scientific Council of the National Park of French Guyana, 2015-2020• Coordination of IRD Regional Priority Program in Pan-Amazonia: AMAZ “Environmental Dynamics, Resources and Societies in Amazonia”, 2010-2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH MANAGEMENT & COORDINATION• Coordinator of various research projects (recent projects)o	2006-2019- IRD-CNPq-Unicamp, Populations, Agrobiodiversity and Traditional Knowledge.o	2014-2018 Hermes Foundation, Shared initiative for the recognition of local knowledge on agricultural diversity in Brazilian Amazono	2012-2013 French Ministry of Culture, Resource or Heritage? Intercultural practices and conservation of agrobiodiversityo	2009-2010 CNRS, Ministry of Ecology, Cities and agricultural diversity in Brazil: flows, networks and mobilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT LECTURES, STUDENTS MANAGEMENT• Coordination of M1 Module “Natural and cultural heritage: issues and approaches” (MSCS 32), Master &amp;quot;Museology: Science cultures and societies&amp;quot; of MNHN, since 2016.•	Supervision of 3 post-doctoral fellows, 5 PhD, 9 Ms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECENT PUBLICATIONSEmperaire, L. 2022. Local knowledge and global legal instruments : Each to his own biodiversity and knowledge. In C. Aubertin & A. Nivart (Eds.), Nature in common: around the Nagoya Protocol (pp. 13 p.). Marseille, Paris: IRD Éditions, MNHN.Cot, M., Emperaire, L., Henry, I., Roubaud, F., Sylvestre, F., Vidal, L., . . . Thirion, G. 2022. Les études d'impact sociétal de la recherche au service de la science de la durabilité. In O. Dangles & C. Fréour (Eds.), Science de la durabilité : comprendre, co-construire, transformer : réflexion collective (pp. 138-141). Marseille: IRD.Emperaire, L., Guillaud, D., & Césard, N. 2021. Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste). In M. Akihisa, K. Silva, S. Garcia Nogueira, & S. d. Matos Viegas (Eds.), Timor-Leste: A Ilha e o Mundo | Colóquio Internacional TLSA-PT (Vol. 1, pp. 41-56). Coimbra | Lisboa | Díli | Melbourne: TLSA PT 2020.Emperaire, L., Fausto, C., Freitas, F. d. O., Mendes dos Santos, G., Smith, M., & Bustamante, P. G. 2021. Agrobiodiversidade e roças. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 18-56). São Paulo: SBPC.Emperaire, L. 2021. Essai cartographique de la production bibliographique en ethnobotanique au Brésil Revue d'ethnoécologie, 20. doi:https://doi.org/10.4000/ethnoecologie.8102Emperaire, L. 2021. À chacun sa biodiversité et ses savoirs : Instruments globaux et savoirs locaux. In C. Aubertin & A. Nivart (Eds.), La nature en partage, autour du protocole de Nagoya (pp. 201-217). Marseille, Paris: IRD Éditions, MNHN.Emperaire, L. 2021. Introdução. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 14-18). São Paulo: SBPC.Emperaire, L. (2020). Dissonâncias vegetais: entre roças e tratados. In J. Cabral de Oliveira, M. Amoroso, A. G. Morim de Lima, K. Shiratori, S. Marras, & L. Emperaire (Eds.), Vozes vegetais - Diversidade, resistências e histórias das florestas (pp. 57-76). São Paulo, Marseille: IRD-UBU Editora.Meira, M. A., Velthem, L. H. v., Pinto Lima, H., Tavares Marques, F. L., Emperaire, L., & Alencar Guzmán, D. d. (2019). Povoamentos indígenas e assentamentos coloniais no Rio Negro, perspectivas de pesquisa colaborativa (Peuplements amérindiens et installations coloniales dans le Rio Negro, perspectives de recherche collaborative). ARU, Revista de pesquisa intercultural da bacia do Rio Negro (Revue de recherche interculturelle du Rio Negro), 3, 118-131.Guillaud, D., Emperaire, L., & Burgos, A. 2019. « De nous, pour nous » : recherches participatives au Timor Est,. Culture et Recherche, 140, 73-74.Emperaire, L., 2019. In memoriam Dominique Buchillet : un engagement scientifique et politique. Journal de la Société des Américanistes, 105(2), 183-190.CARNEIRO DA CUNHA, M. & EMPERAIRE L., 2018. How amplify the world? Introduction. (Como alargar o mundo ? Introdução) Knowledge and pratices about agrobiodiversity (Saberes e práticas sobre a agrobiodiversidade),  in Morim de Lima A.G., Scaramuzzi I., Cabral de Oliveira J., Santonieri L. , de Arruda Campos M. A., Mota Cardoso T. 2018, Brasília: IESBEMPERAIRE L., 2018. Traditional knowledge and diversity of cultivated plants in the Amazon In: BAPTISTE B, PACHECO D, CARNEIRO DA CUNHA M & DIAZ S. (eds), 2017, Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas. Paris: Unesco, vol. 11, pp. 41-62 (texte français), pp. 148-167 (texte portugais). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD D, EMPERAIRE L, CRESPI B, SOARES R, PÉQUIGNOT A, GALIPAUD J-C. 2017. Between oil and tourism, the participatory conservation of local heritage in Timor-Leste. Example of Suai and Atauro (Covalima and Dili districts). Revue d'ethnoécologie, 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethnoecologie.revues.org/2947</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">EMPERAIRE L, ELOY L, SEIXAS AC. 2016. Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre (Networks and observatories of agrobiodiversity, how and for whom? A survey in the Cruzeiro do Sul area, Acre). Boletim do Museu Paraense Emílio Goeldi. Ciências Humanas  2016, 11(1): 159-192.   DOI: 10.1590/ 1981.81222016000100009COOMES OT, MCGUIRE SJ, GARINE E, CAILLON S, MCKEY D, DEMEULENAERE E, JARVIS D, AISTARA G, BARNAUD A, CLOUVEL P, EMPERAIRE L, LOUAFI S, MARTIN P, MASSOL F, PAUTASSO M, VIOLON C & WENCÉLIUS J. 2015. Farmer seed networks make a limited contribution to agriculture? Four common misconceptions. Food Policy, 56: 41-50.   10.1016/j.foodpol.2015.07.008EMPERAIRE L, ELOY L. Amerindian Agriculture in an Urbanising Amazonia (Rio Negro, Brazil). Bulletin of Latin American Research, 2015, 34 (1), 70-84.   10.1111/blar.12176GUILLAUD D., EMPERAIRE L., BUSTAMANTE P., 2014. Heritage, agro-biodiversity and the local populations: some examples from the use of palm trees in East Timor. In: LONEY H. (ed.), da SILVA A.B. (ed.), CANAS MENDES N. (ed.), DA COSTA XIMENES A. (ed.), FERNANDES C. (ed.). Buka hatene/Comprender/Mengerti/Understanding Timor-Leste 2013. Dili: Timor-Leste Studies Association, 2, p. 183-189.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattis au musée. Les trois temps d’une recherche collaborative au long cours sur le Système Agricole Traditionnel du Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Teixeira Nery Piratapuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du végétal à Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai cartographique de la production bibliographique en ethnobotanique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.8102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os sistemas agrícolas tradicionais nos interstícios da soja no Brasil: processos e limites da conservação da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henyo Trindade Barretto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.28182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nous, pour nous&amp;quot; : recherches participatives au Timor Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Dominique Buchillet : un engagement scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.17485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ? (Quelles innovations pour les systèmes agricoles traditionnels ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Seixas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.159-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1981.81222016000100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios da Pesquisa Participativa e Restituição em Projeto de Pesquisa junto a Pequenos Agricultores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goulart Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72-73, pp.123-140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une production localisée à une Indication Géographique. La farinha de Cruzeiro do Sul (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'agrobiodiversité sur les fronts pionniers d'Amazonie (région de Cruzeiro do Sul, état de l'Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.401.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique, un instrument de pérennisation des productions localisées en Amazonie ? Le cas de la farine de manioc de Cruzeiro do Sul (Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Cadernos NAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5801/ncn.v12i1.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Plasticity of Triatominae Related to Habitat Selection in Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Carbajal de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Dias-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Macedo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade, um foco de diversidade agrícola no Rio Negro (Amazonas, Brasil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Mus. Para. Emílio Goeldi, cienças humanas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Management of Agrobiodiversity in Brazil: A Case Study of Manioc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivaldo Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-007-9121-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triatominae et Cactaceae : un risque pour la transmission de la Trypanosomose américaine dans le péridomicile (nord-est du Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2006132171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual approaches and methodological proposals for the study of interactions between environment and health : application to a research program on American trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0102-311x2003000400017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité agricole en Amazonie brésilienne : ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (1), pp.113-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.2000.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des hévéas dans la réserve extractiviste du Haut Jurua (Acre, Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1997.3604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme et conservation de la biodiversité au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1994.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldinia piassaba Wallace (Arecaceae) : a few biological and economic data from the Rio Negro region (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franciscon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55 (1-4), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(92)90093-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Flora et les cajous. Deux systèmes agricoles au sud-est du Piaui (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 33 (1), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1986.3951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation de l'État du Piauí (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-Rendu des séances de la Société de Biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 60 (4), pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A região da Serra da Capivara e sua vegetação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasil florestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 14 (60), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage, agro-biodiversity and the local populations : some examples from the use of palm trees in East Timor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bustamante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timor-Leste Studies Association,, Jul 2013, Dili, Timor-Leste. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, transmettre. La diversité agricole en Amazonie Brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE DES DYNAMIQUES SPATIO-TEMPORELLES DANS LA CONSERVATION DE L'AGROBIODIVERSITE DES SYSTEMES AGRICOLES AMERINDIENS DU BAS RIO NEGRO (AMAZONAS, BRESIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cabral de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Shiratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UBU / Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas, aturás e beijus : o sistema agrícola tradicional do Rio Negro, patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 p., 2016, 9788592767006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt en jeu - L'extractivisme en Amazonie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; UNESCO, 231 p., 1996, 2-7099-1334-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.7553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caatinga du sud-est du Piaui : étude ethnobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.D.P.F., 1983, 9782865380596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immateriality of Cultivated Plants in the Context of Rio Negro Region (Brazilian Amazon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.55-64, 2024, The Latin American Studies Book Series, 978-3-031-60551-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60552-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes cultivées : produire et conserver de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.132-141, 2022, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa de Magalhães, Sônia; Adams, Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , pp.14-18, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversidade e roças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto, Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitas, Fábio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendes dos Santos Gilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa Magalhães, Sônia; Adams Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-56, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonâncias vegetais: entre roças e tratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabral de Oliveira, Joana; Amoroso, Marta; Morim de Lima, Ana-Gabriela; Shiratori, Karen; Marras, Stelio; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBU Editora - Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da natureza para a qualidade de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly Carlos; Scarano F.R.; Gadda T.; Toledo P.; Seixas Cristina; Metzger Jean-Paul; Ometto J.P.; Bustamante Mercedes; Padgurschi M.C.G.; Pires A.P.F.; Castro P.F.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1°Diagnóstico Brasileiro de Biodiversidade e Serviços Ecossistêmicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-91, 2019, 978-85-600-6488-5. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/978-85-60064-88-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas e papas: três experiências de patrimonialização da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bustamante, Patrícia G.; Lia, Rosa B.; Santilli, Juliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e uso da agrobiodiversidade: Relatos de experiências locais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, pp.69-96, 2017, Coleção Transição Agroecológica, 978-85-7035-719-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs traditionnels et diversité des plantes cultivées en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste, Brigitte; Pacheco, Diego; Carneiro da Cunha, Manuela; Diaz, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES - UN - UNESCO, 146-163 pour la version en français et 40-61 pour la version en portugais, 2017, 978-92-3-100267-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como alargar o mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morim de Lima, Ana Gabriela; Scaramuzzi, Igor; Cabral de Oliveira, Joana; Santonieri, Laura; Arruda Campos, Marilena A. de; Mota Cardoso, Thiago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas e Saberes sobre agrobiodiversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-13, 2017, 978-85-60443-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de borracha nativa na reserva extrativista do Alto Juruá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siviero, Amauri and Ming, Lin Chau and Silveira, Marcos and Daly, Douglas and Wallace, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnobotânica e botânica econômica do Acre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Acre; Edufac, pp.67-80, 2016, 978-85-8236-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phytogenetic resource to cultural heritage: the social bases of agrobiodiversity management in Central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudel E.; Devautour H.; Soulard C.T.; Faure G.; Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing Innovation Systems in Agriculture and Food: How to go towards more sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177-178, Wageningen Academic Publishers,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture d'abattis-brûlis et les régulations foncières à l'épreuve de l'urbanisation. Une étude de cas dans le haut Rio Negro, Nord Ouest amazonien, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.193-211, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História de vida das plantas e agricultura indígena no médio e alto rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonéia Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Falcão Hilário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário Melgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penha Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Luis da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aloisio Cabalzar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo do Mundo. Conhecimentos e práticas dos povos indígenas do Rio Negro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Socioambiental; Federação das Organizações Indígenas do Rio Negro, pp.192-203, 2010, Conhecimentos indígenas, pesquisas interculturais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a new partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias, Fernando; de Novion, Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crossroads of modernities : debates on biodiversity, technoscience and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Socioambiental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-136, 2006, Documentos ISA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seringas e seringueiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da floresta - O Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.285-309, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paus, palheiras e cipós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta, o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-417, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário dos vegetais da REAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta - o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.631-674, 2002, 85-539-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATÓRIO AMBIENTAL NECESSÁRIO À IDENTIFICAÇÃO E DELIMITAÇÃO DE ÁREAS DE OCUPAÇÃO TRADICIONAL INDÍGENA NAS REGIÕES DAS MARGENS DOS RIOS NEGRO, JURUBAXI, UNEUIXI E TÉA (ANTERIORMENTE BAIXO RIO NEGRO II) MUNICÍPIO DE SANTA ISABEL DO RIO NEGRO (AMAZONAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUNAI. 2014, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê de registro: o Sistema Agrícola Tradicional do Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira, Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD/ CNPq-Unicamp; IPHAN; ACIMIRN; FOIRN; ASIBA; ISA. 2010, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques des régions de Piura (Pérou) et Loja (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; MNHN. 1992, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="259AF182"/>
+    <w:nsid w:val="FCEB948F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-emperaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2368-0964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026850990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure.emperaire@ird.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethnoecologie.revues.org/2947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hussak van Velthem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Teixeira Nery Piratapuya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xv4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nascimento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Nogueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henyo Trindade Barretto Filho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.28182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.17485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Seixas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Correia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goulart Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/ncn.v12i1.282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Carbajal de la Fuente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Dias-Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Macedo Lopes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Walter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-007-9121-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCFCKSRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Roma&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006132171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roma&#241;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-311x2003000400017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.2000.3732" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1994.3539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franciscon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(92)90093-O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-227XQZ22-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amoroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Shiratori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelio Marras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubueditora.com.br / https://www.editions.ird.fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.7553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60552-9_4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto, Carlos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freitas, F&#225;bio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendes dos Santos Gilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Maira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.sbpcnet.org.br/livro/povostradicionais7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr https://www.ubueditora.com.br" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Seixas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Overbeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpbes.net.br/produto/diagnostico-brasileiro/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-85-60064-88-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#233;ia Nogueira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Falc&#227;o Hil&#225;rio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Melgueiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penha Barreto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Luis da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socioambiental.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia van Velthem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira, Ana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Friedberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-emperaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2368-0964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026850990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure.emperaire@ird.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethnoecologie.revues.org/2947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hussak van Velthem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Teixeira Nery Piratapuya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xv4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nascimento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Nogueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henyo Trindade Barretto Filho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.28182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.17485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Seixas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Correia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goulart Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/ncn.v12i1.282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Carbajal de la Fuente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Dias-Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Macedo Lopes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Walter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-007-9121-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCFCKSRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Roma&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006132171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roma&#241;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-311x2003000400017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.2000.3732" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1994.3539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franciscon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(92)90093-O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-227XQZ22-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amoroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Shiratori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelio Marras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubueditora.com.br / https://www.editions.ird.fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.7553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60552-9_4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto, Carlos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freitas, F&#225;bio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendes dos Santos Gilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Maira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.sbpcnet.org.br/livro/povostradicionais7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr https://www.ubueditora.com.br" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Seixas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Overbeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpbes.net.br/produto/diagnostico-brasileiro/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-85-60064-88-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#233;ia Nogueira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Falc&#227;o Hil&#225;rio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Melgueiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penha Barreto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Luis da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socioambiental.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia van Velthem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira, Ana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Friedberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>