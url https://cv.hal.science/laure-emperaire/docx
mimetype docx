--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Emperaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure EmperaireDirectrice de Recherche (DR1) émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2368-0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026850990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV Laure EmperaireTel: (+33) 01 40 79 38 27; 06 33 73 25 40 – </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure.emperaire@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Specialisation: Ethnoecology, ethnobotany, agrobiodiversity, South America, Brazil (Amazonia, Northeast) & Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH TOPICUnderstanding the diversity of the relationships between landscapes and plants, and the societies that live there, is the core of my research. This topic is formulated in terms of relationship between biological and cultural diversity which has strong implications in the current context of ecological transition. It is discussed under two entries: forest resources exploitation systems, and agrobiodiversity management, a culturally constructed and maintained biological diversity. The relationship between biological heritage and biodiversity conservation is analysed  in two contexts, Brazil Amazonia and Timor-Leste. A major importance is given to participatory research modalities, in accordance with the Nagoya Protocol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION & CAREER2022 - today. Senior (1) researcher at IRD2018-2022: Senior (1) researcher at IRD (French institute of Research for Development), PALOC UMR IRD-MNHN, Paris.2014-act. : Associated researcher at the Dpt of Anthropology, Brasília University, Brazil2007-2018: Senior (2) researcher at IRD, PALOC UMR IRD-MNHN, Paris.1989: PhD in Botany, Paris VI University. Végétation et gestion des ressources naturelles dans la caatinga du sud-est du Piauí, Brésil, dir. H. Puig1988: Research Fellow at IRD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH FIELDS, PARTNERSHIPS2014-2018: East Timor, French Ministry of Foreign Affairs, Timorese Secretary of State for Art and Culture.2006-2019: Brazil (Amazonas), IRD-Unicamp-CNPq: Populations, Agrobiodiversity and Traditional Knowledge.2000-2004: Brazil, Bolivia, IRD-FIOCRUZ: Landscape ecology and trypanomosiasis1998-2000: Brazil, (Amazonia), IRD-ISA-CNPq: Traditional management of cassava, a comparative approach.1990-1995: Brazil (Amazonas), INPA: Extractivism in central Amazonia.1991-1996: Brazil (Amazonas), Unicamp-USP: Traditional exploitation of rubber trees and botanical knowledge of the seringueiros, prog. Can traditional forest-dwellers self-manage conservation areas Extractive Reserve, Acre?1980-1986: Brazil (Piauí): Landscape, vegetation and natural resources.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT SCIENTIFIC RESPONSIBILITIES• Director of research unit 208 PALOC (Local Heritage, Environment and Globalization) associating IRD and the National Museum of Natural History (MNHN) from 2016 to actually.•	Nominated Member to the Scientific Council of the National Park of French Guyana, 2015-2020• Coordination of IRD Regional Priority Program in Pan-Amazonia: AMAZ “Environmental Dynamics, Resources and Societies in Amazonia”, 2010-2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH MANAGEMENT & COORDINATION• Coordinator of various research projects (recent projects)o	2006-2019- IRD-CNPq-Unicamp, Populations, Agrobiodiversity and Traditional Knowledge.o	2014-2018 Hermes Foundation, Shared initiative for the recognition of local knowledge on agricultural diversity in Brazilian Amazono	2012-2013 French Ministry of Culture, Resource or Heritage? Intercultural practices and conservation of agrobiodiversityo	2009-2010 CNRS, Ministry of Ecology, Cities and agricultural diversity in Brazil: flows, networks and mobilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT LECTURES, STUDENTS MANAGEMENT• Coordination of M1 Module “Natural and cultural heritage: issues and approaches” (MSCS 32), Master &amp;quot;Museology: Science cultures and societies&amp;quot; of MNHN, since 2016.•	Supervision of 3 post-doctoral fellows, 5 PhD, 9 Ms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECENT PUBLICATIONSEmperaire, L. 2022. Local knowledge and global legal instruments : Each to his own biodiversity and knowledge. In C. Aubertin & A. Nivart (Eds.), Nature in common: around the Nagoya Protocol (pp. 13 p.). Marseille, Paris: IRD Éditions, MNHN.Cot, M., Emperaire, L., Henry, I., Roubaud, F., Sylvestre, F., Vidal, L., . . . Thirion, G. 2022. Les études d'impact sociétal de la recherche au service de la science de la durabilité. In O. Dangles & C. Fréour (Eds.), Science de la durabilité : comprendre, co-construire, transformer : réflexion collective (pp. 138-141). Marseille: IRD.Emperaire, L., Guillaud, D., & Césard, N. 2021. Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste). In M. Akihisa, K. Silva, S. Garcia Nogueira, & S. d. Matos Viegas (Eds.), Timor-Leste: A Ilha e o Mundo | Colóquio Internacional TLSA-PT (Vol. 1, pp. 41-56). Coimbra | Lisboa | Díli | Melbourne: TLSA PT 2020.Emperaire, L., Fausto, C., Freitas, F. d. O., Mendes dos Santos, G., Smith, M., & Bustamante, P. G. 2021. Agrobiodiversidade e roças. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 18-56). São Paulo: SBPC.Emperaire, L. 2021. Essai cartographique de la production bibliographique en ethnobotanique au Brésil Revue d'ethnoécologie, 20. doi:https://doi.org/10.4000/ethnoecologie.8102Emperaire, L. 2021. À chacun sa biodiversité et ses savoirs : Instruments globaux et savoirs locaux. In C. Aubertin & A. Nivart (Eds.), La nature en partage, autour du protocole de Nagoya (pp. 201-217). Marseille, Paris: IRD Éditions, MNHN.Emperaire, L. 2021. Introdução. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 14-18). São Paulo: SBPC.Emperaire, L. (2020). Dissonâncias vegetais: entre roças e tratados. In J. Cabral de Oliveira, M. Amoroso, A. G. Morim de Lima, K. Shiratori, S. Marras, & L. Emperaire (Eds.), Vozes vegetais - Diversidade, resistências e histórias das florestas (pp. 57-76). São Paulo, Marseille: IRD-UBU Editora.Meira, M. A., Velthem, L. H. v., Pinto Lima, H., Tavares Marques, F. L., Emperaire, L., & Alencar Guzmán, D. d. (2019). Povoamentos indígenas e assentamentos coloniais no Rio Negro, perspectivas de pesquisa colaborativa (Peuplements amérindiens et installations coloniales dans le Rio Negro, perspectives de recherche collaborative). ARU, Revista de pesquisa intercultural da bacia do Rio Negro (Revue de recherche interculturelle du Rio Negro), 3, 118-131.Guillaud, D., Emperaire, L., & Burgos, A. 2019. « De nous, pour nous » : recherches participatives au Timor Est,. Culture et Recherche, 140, 73-74.Emperaire, L., 2019. In memoriam Dominique Buchillet : un engagement scientifique et politique. Journal de la Société des Américanistes, 105(2), 183-190.CARNEIRO DA CUNHA, M. & EMPERAIRE L., 2018. How amplify the world? Introduction. (Como alargar o mundo ? Introdução) Knowledge and pratices about agrobiodiversity (Saberes e práticas sobre a agrobiodiversidade),  in Morim de Lima A.G., Scaramuzzi I., Cabral de Oliveira J., Santonieri L. , de Arruda Campos M. A., Mota Cardoso T. 2018, Brasília: IESBEMPERAIRE L., 2018. Traditional knowledge and diversity of cultivated plants in the Amazon In: BAPTISTE B, PACHECO D, CARNEIRO DA CUNHA M & DIAZ S. (eds), 2017, Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas. Paris: Unesco, vol. 11, pp. 41-62 (texte français), pp. 148-167 (texte portugais). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD D, EMPERAIRE L, CRESPI B, SOARES R, PÉQUIGNOT A, GALIPAUD J-C. 2017. Between oil and tourism, the participatory conservation of local heritage in Timor-Leste. Example of Suai and Atauro (Covalima and Dili districts). Revue d'ethnoécologie, 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethnoecologie.revues.org/2947</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">EMPERAIRE L, ELOY L, SEIXAS AC. 2016. Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre (Networks and observatories of agrobiodiversity, how and for whom? A survey in the Cruzeiro do Sul area, Acre). Boletim do Museu Paraense Emílio Goeldi. Ciências Humanas  2016, 11(1): 159-192.   DOI: 10.1590/ 1981.81222016000100009COOMES OT, MCGUIRE SJ, GARINE E, CAILLON S, MCKEY D, DEMEULENAERE E, JARVIS D, AISTARA G, BARNAUD A, CLOUVEL P, EMPERAIRE L, LOUAFI S, MARTIN P, MASSOL F, PAUTASSO M, VIOLON C & WENCÉLIUS J. 2015. Farmer seed networks make a limited contribution to agriculture? Four common misconceptions. Food Policy, 56: 41-50.   10.1016/j.foodpol.2015.07.008EMPERAIRE L, ELOY L. Amerindian Agriculture in an Urbanising Amazonia (Rio Negro, Brazil). Bulletin of Latin American Research, 2015, 34 (1), 70-84.   10.1111/blar.12176GUILLAUD D., EMPERAIRE L., BUSTAMANTE P., 2014. Heritage, agro-biodiversity and the local populations: some examples from the use of palm trees in East Timor. In: LONEY H. (ed.), da SILVA A.B. (ed.), CANAS MENDES N. (ed.), DA COSTA XIMENES A. (ed.), FERNANDES C. (ed.). Buka hatene/Comprender/Mengerti/Understanding Timor-Leste 2013. Dili: Timor-Leste Studies Association, 2, p. 183-189.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattis au musée. Les trois temps d’une recherche collaborative au long cours sur le Système Agricole Traditionnel du Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Teixeira Nery Piratapuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du végétal à Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai cartographique de la production bibliographique en ethnobotanique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.8102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os sistemas agrícolas tradicionais nos interstícios da soja no Brasil: processos e limites da conservação da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henyo Trindade Barretto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.28182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nous, pour nous&amp;quot; : recherches participatives au Timor Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Dominique Buchillet : un engagement scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.17485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ? (Quelles innovations pour les systèmes agricoles traditionnels ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Seixas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.159-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1981.81222016000100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios da Pesquisa Participativa e Restituição em Projeto de Pesquisa junto a Pequenos Agricultores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goulart Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72-73, pp.123-140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une production localisée à une Indication Géographique. La farinha de Cruzeiro do Sul (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'agrobiodiversité sur les fronts pionniers d'Amazonie (région de Cruzeiro do Sul, état de l'Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.401.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique, un instrument de pérennisation des productions localisées en Amazonie ? Le cas de la farine de manioc de Cruzeiro do Sul (Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Cadernos NAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5801/ncn.v12i1.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Plasticity of Triatominae Related to Habitat Selection in Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Carbajal de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Dias-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Macedo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade, um foco de diversidade agrícola no Rio Negro (Amazonas, Brasil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Mus. Para. Emílio Goeldi, cienças humanas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Management of Agrobiodiversity in Brazil: A Case Study of Manioc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivaldo Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-007-9121-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triatominae et Cactaceae : un risque pour la transmission de la Trypanosomose américaine dans le péridomicile (nord-est du Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2006132171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual approaches and methodological proposals for the study of interactions between environment and health : application to a research program on American trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0102-311x2003000400017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité agricole en Amazonie brésilienne : ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (1), pp.113-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.2000.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des hévéas dans la réserve extractiviste du Haut Jurua (Acre, Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1997.3604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme et conservation de la biodiversité au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1994.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldinia piassaba Wallace (Arecaceae) : a few biological and economic data from the Rio Negro region (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franciscon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55 (1-4), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(92)90093-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Flora et les cajous. Deux systèmes agricoles au sud-est du Piaui (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 33 (1), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1986.3951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation de l'État du Piauí (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-Rendu des séances de la Société de Biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 60 (4), pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A região da Serra da Capivara e sua vegetação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasil florestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 14 (60), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage, agro-biodiversity and the local populations : some examples from the use of palm trees in East Timor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bustamante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timor-Leste Studies Association,, Jul 2013, Dili, Timor-Leste. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, transmettre. La diversité agricole en Amazonie Brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE DES DYNAMIQUES SPATIO-TEMPORELLES DANS LA CONSERVATION DE L'AGROBIODIVERSITE DES SYSTEMES AGRICOLES AMERINDIENS DU BAS RIO NEGRO (AMAZONAS, BRESIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cabral de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Shiratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UBU / Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas, aturás e beijus : o sistema agrícola tradicional do Rio Negro, patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 p., 2016, 9788592767006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt en jeu - L'extractivisme en Amazonie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; UNESCO, 231 p., 1996, 2-7099-1334-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.7553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caatinga du sud-est du Piaui : étude ethnobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.D.P.F., 1983, 9782865380596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immateriality of Cultivated Plants in the Context of Rio Negro Region (Brazilian Amazon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.55-64, 2024, The Latin American Studies Book Series, 978-3-031-60551-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60552-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes cultivées : produire et conserver de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.132-141, 2022, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa de Magalhães, Sônia; Adams, Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , pp.14-18, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversidade e roças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto, Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitas, Fábio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendes dos Santos Gilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa Magalhães, Sônia; Adams Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-56, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonâncias vegetais: entre roças e tratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabral de Oliveira, Joana; Amoroso, Marta; Morim de Lima, Ana-Gabriela; Shiratori, Karen; Marras, Stelio; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBU Editora - Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da natureza para a qualidade de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly Carlos; Scarano F.R.; Gadda T.; Toledo P.; Seixas Cristina; Metzger Jean-Paul; Ometto J.P.; Bustamante Mercedes; Padgurschi M.C.G.; Pires A.P.F.; Castro P.F.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1°Diagnóstico Brasileiro de Biodiversidade e Serviços Ecossistêmicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-91, 2019, 978-85-600-6488-5. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/978-85-60064-88-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas e papas: três experiências de patrimonialização da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bustamante, Patrícia G.; Lia, Rosa B.; Santilli, Juliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e uso da agrobiodiversidade: Relatos de experiências locais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, pp.69-96, 2017, Coleção Transição Agroecológica, 978-85-7035-719-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs traditionnels et diversité des plantes cultivées en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste, Brigitte; Pacheco, Diego; Carneiro da Cunha, Manuela; Diaz, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES - UN - UNESCO, 146-163 pour la version en français et 40-61 pour la version en portugais, 2017, 978-92-3-100267-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como alargar o mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morim de Lima, Ana Gabriela; Scaramuzzi, Igor; Cabral de Oliveira, Joana; Santonieri, Laura; Arruda Campos, Marilena A. de; Mota Cardoso, Thiago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas e Saberes sobre agrobiodiversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-13, 2017, 978-85-60443-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de borracha nativa na reserva extrativista do Alto Juruá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siviero, Amauri and Ming, Lin Chau and Silveira, Marcos and Daly, Douglas and Wallace, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnobotânica e botânica econômica do Acre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Acre; Edufac, pp.67-80, 2016, 978-85-8236-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phytogenetic resource to cultural heritage: the social bases of agrobiodiversity management in Central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudel E.; Devautour H.; Soulard C.T.; Faure G.; Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing Innovation Systems in Agriculture and Food: How to go towards more sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177-178, Wageningen Academic Publishers,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture d'abattis-brûlis et les régulations foncières à l'épreuve de l'urbanisation. Une étude de cas dans le haut Rio Negro, Nord Ouest amazonien, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.193-211, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História de vida das plantas e agricultura indígena no médio e alto rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonéia Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Falcão Hilário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário Melgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penha Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Luis da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aloisio Cabalzar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo do Mundo. Conhecimentos e práticas dos povos indígenas do Rio Negro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Socioambiental; Federação das Organizações Indígenas do Rio Negro, pp.192-203, 2010, Conhecimentos indígenas, pesquisas interculturais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a new partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias, Fernando; de Novion, Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crossroads of modernities : debates on biodiversity, technoscience and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Socioambiental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-136, 2006, Documentos ISA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seringas e seringueiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da floresta - O Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.285-309, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paus, palheiras e cipós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta, o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-417, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário dos vegetais da REAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta - o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.631-674, 2002, 85-539-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATÓRIO AMBIENTAL NECESSÁRIO À IDENTIFICAÇÃO E DELIMITAÇÃO DE ÁREAS DE OCUPAÇÃO TRADICIONAL INDÍGENA NAS REGIÕES DAS MARGENS DOS RIOS NEGRO, JURUBAXI, UNEUIXI E TÉA (ANTERIORMENTE BAIXO RIO NEGRO II) MUNICÍPIO DE SANTA ISABEL DO RIO NEGRO (AMAZONAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUNAI. 2014, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê de registro: o Sistema Agrícola Tradicional do Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira, Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD/ CNPq-Unicamp; IPHAN; ACIMIRN; FOIRN; ASIBA; ISA. 2010, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques des régions de Piura (Pérou) et Loja (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; MNHN. 1992, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Emperaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure EmperaireDirectrice de Recherche (DR1) émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2368-0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026850990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV Laure EmperaireTel: (+33) 01 40 79 38 27; 06 33 73 25 40 – </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure.emperaire@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Specialisation: Ethnoecology, ethnobotany, agrobiodiversity, South America, Brazil (Amazonia, Northeast) & Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH TOPICUnderstanding the diversity of the relationships between landscapes and plants, and the societies that live there, is the core of my research. This topic is formulated in terms of relationship between biological and cultural diversity which has strong implications in the current context of ecological transition. It is discussed under two entries: forest resources exploitation systems, and agrobiodiversity management, a culturally constructed and maintained biological diversity. The relationship between biological heritage and biodiversity conservation is analysed  in two contexts, Brazil Amazonia and Timor-Leste. A major importance is given to participatory research modalities, in accordance with the Nagoya Protocol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION & CAREER2022 - today. Senior (1) researcher at IRD2018-2022: Senior (1) researcher at IRD (French institute of Research for Development), PALOC UMR IRD-MNHN, Paris.2014-act. : Associated researcher at the Dpt of Anthropology, Brasília University, Brazil2007-2018: Senior (2) researcher at IRD, PALOC UMR IRD-MNHN, Paris.1989: PhD in Botany, Paris VI University. Végétation et gestion des ressources naturelles dans la caatinga du sud-est du Piauí, Brésil, dir. H. Puig1988: Research Fellow at IRD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH FIELDS, PARTNERSHIPS2014-2018: East Timor, French Ministry of Foreign Affairs, Timorese Secretary of State for Art and Culture.2006-2019: Brazil (Amazonas), IRD-Unicamp-CNPq: Populations, Agrobiodiversity and Traditional Knowledge.2000-2004: Brazil, Bolivia, IRD-FIOCRUZ: Landscape ecology and trypanomosiasis1998-2000: Brazil, (Amazonia), IRD-ISA-CNPq: Traditional management of cassava, a comparative approach.1990-1995: Brazil (Amazonas), INPA: Extractivism in central Amazonia.1991-1996: Brazil (Amazonas), Unicamp-USP: Traditional exploitation of rubber trees and botanical knowledge of the seringueiros, prog. Can traditional forest-dwellers self-manage conservation areas Extractive Reserve, Acre?1980-1986: Brazil (Piauí): Landscape, vegetation and natural resources.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT SCIENTIFIC RESPONSIBILITIES• Director of research unit 208 PALOC (Local Heritage, Environment and Globalization) associating IRD and the National Museum of Natural History (MNHN) from 2016 to actually.•	Nominated Member to the Scientific Council of the National Park of French Guyana, 2015-2020• Coordination of IRD Regional Priority Program in Pan-Amazonia: AMAZ “Environmental Dynamics, Resources and Societies in Amazonia”, 2010-2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH MANAGEMENT & COORDINATION• Coordinator of various research projects (recent projects)o	2006-2019- IRD-CNPq-Unicamp, Populations, Agrobiodiversity and Traditional Knowledge.o	2014-2018 Hermes Foundation, Shared initiative for the recognition of local knowledge on agricultural diversity in Brazilian Amazono	2012-2013 French Ministry of Culture, Resource or Heritage? Intercultural practices and conservation of agrobiodiversityo	2009-2010 CNRS, Ministry of Ecology, Cities and agricultural diversity in Brazil: flows, networks and mobilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT LECTURES, STUDENTS MANAGEMENT• Coordination of M1 Module “Natural and cultural heritage: issues and approaches” (MSCS 32), Master &amp;quot;Museology: Science cultures and societies&amp;quot; of MNHN, since 2016.•	Supervision of 3 post-doctoral fellows, 5 PhD, 9 Ms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECENT PUBLICATIONSEmperaire, L. 2022. Local knowledge and global legal instruments : Each to his own biodiversity and knowledge. In C. Aubertin & A. Nivart (Eds.), Nature in common: around the Nagoya Protocol (pp. 13 p.). Marseille, Paris: IRD Éditions, MNHN.Cot, M., Emperaire, L., Henry, I., Roubaud, F., Sylvestre, F., Vidal, L., . . . Thirion, G. 2022. Les études d'impact sociétal de la recherche au service de la science de la durabilité. In O. Dangles & C. Fréour (Eds.), Science de la durabilité : comprendre, co-construire, transformer : réflexion collective (pp. 138-141). Marseille: IRD.Emperaire, L., Guillaud, D., & Césard, N. 2021. Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste). In M. Akihisa, K. Silva, S. Garcia Nogueira, & S. d. Matos Viegas (Eds.), Timor-Leste: A Ilha e o Mundo | Colóquio Internacional TLSA-PT (Vol. 1, pp. 41-56). Coimbra | Lisboa | Díli | Melbourne: TLSA PT 2020.Emperaire, L., Fausto, C., Freitas, F. d. O., Mendes dos Santos, G., Smith, M., & Bustamante, P. G. 2021. Agrobiodiversidade e roças. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 18-56). São Paulo: SBPC.Emperaire, L. 2021. Essai cartographique de la production bibliographique en ethnobotanique au Brésil Revue d'ethnoécologie, 20. doi:https://doi.org/10.4000/ethnoecologie.8102Emperaire, L. 2021. À chacun sa biodiversité et ses savoirs : Instruments globaux et savoirs locaux. In C. Aubertin & A. Nivart (Eds.), La nature en partage, autour du protocole de Nagoya (pp. 201-217). Marseille, Paris: IRD Éditions, MNHN.Emperaire, L. 2021. Introdução. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 14-18). São Paulo: SBPC.Emperaire, L. (2020). Dissonâncias vegetais: entre roças e tratados. In J. Cabral de Oliveira, M. Amoroso, A. G. Morim de Lima, K. Shiratori, S. Marras, & L. Emperaire (Eds.), Vozes vegetais - Diversidade, resistências e histórias das florestas (pp. 57-76). São Paulo, Marseille: IRD-UBU Editora.Meira, M. A., Velthem, L. H. v., Pinto Lima, H., Tavares Marques, F. L., Emperaire, L., & Alencar Guzmán, D. d. (2019). Povoamentos indígenas e assentamentos coloniais no Rio Negro, perspectivas de pesquisa colaborativa (Peuplements amérindiens et installations coloniales dans le Rio Negro, perspectives de recherche collaborative). ARU, Revista de pesquisa intercultural da bacia do Rio Negro (Revue de recherche interculturelle du Rio Negro), 3, 118-131.Guillaud, D., Emperaire, L., & Burgos, A. 2019. « De nous, pour nous » : recherches participatives au Timor Est,. Culture et Recherche, 140, 73-74.Emperaire, L., 2019. In memoriam Dominique Buchillet : un engagement scientifique et politique. Journal de la Société des Américanistes, 105(2), 183-190.CARNEIRO DA CUNHA, M. & EMPERAIRE L., 2018. How amplify the world? Introduction. (Como alargar o mundo ? Introdução) Knowledge and pratices about agrobiodiversity (Saberes e práticas sobre a agrobiodiversidade),  in Morim de Lima A.G., Scaramuzzi I., Cabral de Oliveira J., Santonieri L. , de Arruda Campos M. A., Mota Cardoso T. 2018, Brasília: IESBEMPERAIRE L., 2018. Traditional knowledge and diversity of cultivated plants in the Amazon In: BAPTISTE B, PACHECO D, CARNEIRO DA CUNHA M & DIAZ S. (eds), 2017, Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas. Paris: Unesco, vol. 11, pp. 41-62 (texte français), pp. 148-167 (texte portugais). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD D, EMPERAIRE L, CRESPI B, SOARES R, PÉQUIGNOT A, GALIPAUD J-C. 2017. Between oil and tourism, the participatory conservation of local heritage in Timor-Leste. Example of Suai and Atauro (Covalima and Dili districts). Revue d'ethnoécologie, 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethnoecologie.revues.org/2947</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">EMPERAIRE L, ELOY L, SEIXAS AC. 2016. Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre (Networks and observatories of agrobiodiversity, how and for whom? A survey in the Cruzeiro do Sul area, Acre). Boletim do Museu Paraense Emílio Goeldi. Ciências Humanas  2016, 11(1): 159-192.   DOI: 10.1590/ 1981.81222016000100009COOMES OT, MCGUIRE SJ, GARINE E, CAILLON S, MCKEY D, DEMEULENAERE E, JARVIS D, AISTARA G, BARNAUD A, CLOUVEL P, EMPERAIRE L, LOUAFI S, MARTIN P, MASSOL F, PAUTASSO M, VIOLON C & WENCÉLIUS J. 2015. Farmer seed networks make a limited contribution to agriculture? Four common misconceptions. Food Policy, 56: 41-50.   10.1016/j.foodpol.2015.07.008EMPERAIRE L, ELOY L. Amerindian Agriculture in an Urbanising Amazonia (Rio Negro, Brazil). Bulletin of Latin American Research, 2015, 34 (1), 70-84.   10.1111/blar.12176GUILLAUD D., EMPERAIRE L., BUSTAMANTE P., 2014. Heritage, agro-biodiversity and the local populations: some examples from the use of palm trees in East Timor. In: LONEY H. (ed.), da SILVA A.B. (ed.), CANAS MENDES N. (ed.), DA COSTA XIMENES A. (ed.), FERNANDES C. (ed.). Buka hatene/Comprender/Mengerti/Understanding Timor-Leste 2013. Dili: Timor-Leste Studies Association, 2, p. 183-189.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattis au musée. Les trois temps d’une recherche collaborative au long cours sur le Système Agricole Traditionnel du Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Teixeira Nery Piratapuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du végétal à Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai cartographique de la production bibliographique en ethnobotanique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.8102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os sistemas agrícolas tradicionais nos interstícios da soja no Brasil: processos e limites da conservação da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henyo Trindade Barretto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.28182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nous, pour nous&amp;quot; : recherches participatives au Timor Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Dominique Buchillet : un engagement scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.17485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ? (Quelles innovations pour les systèmes agricoles traditionnels ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Seixas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.159-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1981.81222016000100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios da Pesquisa Participativa e Restituição em Projeto de Pesquisa junto a Pequenos Agricultores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goulart Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72-73, pp.123-140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une production localisée à une Indication Géographique. La farinha de Cruzeiro do Sul (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'agrobiodiversité sur les fronts pionniers d'Amazonie (région de Cruzeiro do Sul, état de l'Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.401.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique, un instrument de pérennisation des productions localisées en Amazonie ? Le cas de la farine de manioc de Cruzeiro do Sul (Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Cadernos NAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5801/ncn.v12i1.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Plasticity of Triatominae Related to Habitat Selection in Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Carbajal de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Dias-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Macedo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade, um foco de diversidade agrícola no Rio Negro (Amazonas, Brasil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Mus. Para. Emílio Goeldi, cienças humanas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Management of Agrobiodiversity in Brazil: A Case Study of Manioc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivaldo Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-007-9121-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triatominae et Cactaceae : un risque pour la transmission de la Trypanosomose américaine dans le péridomicile (nord-est du Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2006132171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual approaches and methodological proposals for the study of interactions between environment and health : application to a research program on American trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0102-311x2003000400017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité agricole en Amazonie brésilienne : ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (1), pp.113-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.2000.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des hévéas dans la réserve extractiviste du Haut Jurua (Acre, Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1997.3604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme et conservation de la biodiversité au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1994.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldinia piassaba Wallace (Arecaceae) : a few biological and economic data from the Rio Negro region (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franciscon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55 (1-4), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(92)90093-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Flora et les cajous. Deux systèmes agricoles au sud-est du Piaui (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 33 (1), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1986.3951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation de l'État du Piauí (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-Rendu des séances de la Société de Biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 60 (4), pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A região da Serra da Capivara e sua vegetação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasil florestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 14 (60), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage, agro-biodiversity and the local populations : some examples from the use of palm trees in East Timor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bustamante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timor-Leste Studies Association,, Jul 2013, Dili, Timor-Leste. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE DES DYNAMIQUES SPATIO-TEMPORELLES DANS LA CONSERVATION DE L'AGROBIODIVERSITE DES SYSTEMES AGRICOLES AMERINDIENS DU BAS RIO NEGRO (AMAZONAS, BRESIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, transmettre. La diversité agricole en Amazonie Brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cabral de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Shiratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UBU / Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas, aturás e beijus : o sistema agrícola tradicional do Rio Negro, patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 p., 2016, 9788592767006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt en jeu - L'extractivisme en Amazonie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; UNESCO, 231 p., 1996, 2-7099-1334-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.7553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caatinga du sud-est du Piaui : étude ethnobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.D.P.F., 1983, 9782865380596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immateriality of Cultivated Plants in the Context of Rio Negro Region (Brazilian Amazon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.55-64, 2024, The Latin American Studies Book Series, 978-3-031-60551-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60552-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes cultivées : produire et conserver de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.132-141, 2022, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa de Magalhães, Sônia; Adams, Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , pp.14-18, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversidade e roças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto, Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitas, Fábio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendes dos Santos Gilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa Magalhães, Sônia; Adams Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-56, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonâncias vegetais: entre roças e tratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabral de Oliveira, Joana; Amoroso, Marta; Morim de Lima, Ana-Gabriela; Shiratori, Karen; Marras, Stelio; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBU Editora - Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da natureza para a qualidade de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly Carlos; Scarano F.R.; Gadda T.; Toledo P.; Seixas Cristina; Metzger Jean-Paul; Ometto J.P.; Bustamante Mercedes; Padgurschi M.C.G.; Pires A.P.F.; Castro P.F.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1°Diagnóstico Brasileiro de Biodiversidade e Serviços Ecossistêmicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-91, 2019, 978-85-600-6488-5. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/978-85-60064-88-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas e papas: três experiências de patrimonialização da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bustamante, Patrícia G.; Lia, Rosa B.; Santilli, Juliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e uso da agrobiodiversidade: Relatos de experiências locais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, pp.69-96, 2017, Coleção Transição Agroecológica, 978-85-7035-719-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs traditionnels et diversité des plantes cultivées en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste, Brigitte; Pacheco, Diego; Carneiro da Cunha, Manuela; Diaz, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES - UN - UNESCO, 146-163 pour la version en français et 40-61 pour la version en portugais, 2017, 978-92-3-100267-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como alargar o mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morim de Lima, Ana Gabriela; Scaramuzzi, Igor; Cabral de Oliveira, Joana; Santonieri, Laura; Arruda Campos, Marilena A. de; Mota Cardoso, Thiago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas e Saberes sobre agrobiodiversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-13, 2017, 978-85-60443-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de borracha nativa na reserva extrativista do Alto Juruá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siviero, Amauri and Ming, Lin Chau and Silveira, Marcos and Daly, Douglas and Wallace, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnobotânica e botânica econômica do Acre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Acre; Edufac, pp.67-80, 2016, 978-85-8236-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phytogenetic resource to cultural heritage: the social bases of agrobiodiversity management in Central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudel E.; Devautour H.; Soulard C.T.; Faure G.; Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing Innovation Systems in Agriculture and Food: How to go towards more sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177-178, Wageningen Academic Publishers,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História de vida das plantas e agricultura indígena no médio e alto rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonéia Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Falcão Hilário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário Melgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penha Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Luis da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aloisio Cabalzar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo do Mundo. Conhecimentos e práticas dos povos indígenas do Rio Negro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Socioambiental; Federação das Organizações Indígenas do Rio Negro, pp.192-203, 2010, Conhecimentos indígenas, pesquisas interculturais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture d'abattis-brûlis et les régulations foncières à l'épreuve de l'urbanisation. Une étude de cas dans le haut Rio Negro, Nord Ouest amazonien, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.193-211, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a new partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias, Fernando; de Novion, Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crossroads of modernities : debates on biodiversity, technoscience and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Socioambiental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-136, 2006, Documentos ISA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário dos vegetais da REAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta - o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.631-674, 2002, 85-539-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paus, palheiras e cipós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta, o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-417, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seringas e seringueiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da floresta - O Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.285-309, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATÓRIO AMBIENTAL NECESSÁRIO À IDENTIFICAÇÃO E DELIMITAÇÃO DE ÁREAS DE OCUPAÇÃO TRADICIONAL INDÍGENA NAS REGIÕES DAS MARGENS DOS RIOS NEGRO, JURUBAXI, UNEUIXI E TÉA (ANTERIORMENTE BAIXO RIO NEGRO II) MUNICÍPIO DE SANTA ISABEL DO RIO NEGRO (AMAZONAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUNAI. 2014, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê de registro: o Sistema Agrícola Tradicional do Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira, Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD/ CNPq-Unicamp; IPHAN; ACIMIRN; FOIRN; ASIBA; ISA. 2010, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques des régions de Piura (Pérou) et Loja (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; MNHN. 1992, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCEB948F"/>
+    <w:nsid w:val="234FC299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-emperaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2368-0964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026850990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure.emperaire@ird.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethnoecologie.revues.org/2947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hussak van Velthem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Teixeira Nery Piratapuya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xv4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nascimento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Nogueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henyo Trindade Barretto Filho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.28182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.17485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Seixas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Correia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goulart Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/ncn.v12i1.282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Carbajal de la Fuente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Dias-Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Macedo Lopes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Walter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-007-9121-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCFCKSRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Roma&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006132171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roma&#241;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-311x2003000400017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.2000.3732" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1994.3539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franciscon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(92)90093-O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-227XQZ22-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amoroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Shiratori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelio Marras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubueditora.com.br / https://www.editions.ird.fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.7553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60552-9_4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto, Carlos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freitas, F&#225;bio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendes dos Santos Gilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Maira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.sbpcnet.org.br/livro/povostradicionais7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr https://www.ubueditora.com.br" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Seixas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Overbeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpbes.net.br/produto/diagnostico-brasileiro/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-85-60064-88-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#233;ia Nogueira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Falc&#227;o Hil&#225;rio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Melgueiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penha Barreto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Luis da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socioambiental.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia van Velthem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira, Ana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Friedberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-emperaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2368-0964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026850990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure.emperaire@ird.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethnoecologie.revues.org/2947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hussak van Velthem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Teixeira Nery Piratapuya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xv4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nascimento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Nogueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henyo Trindade Barretto Filho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.28182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.17485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Seixas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Correia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goulart Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/ncn.v12i1.282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Carbajal de la Fuente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Dias-Lima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Macedo Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Walter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-007-9121-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCFCKSRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Roma&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006132171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roma&#241;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-311x2003000400017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.2000.3732" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1994.3539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franciscon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(92)90093-O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-227XQZ22-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cardoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amoroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Shiratori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelio Marras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubueditora.com.br / https://www.editions.ird.fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.7553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60552-9_4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto, Carlos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freitas, F&#225;bio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendes dos Santos Gilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Maira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.sbpcnet.org.br/livro/povostradicionais7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr https://www.ubueditora.com.br" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Seixas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Overbeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpbes.net.br/produto/diagnostico-brasileiro/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-85-60064-88-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#233;ia Nogueira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Falc&#227;o Hil&#225;rio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Melgueiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penha Barreto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Luis da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socioambiental.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906977v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia van Velthem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira, Ana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Friedberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>