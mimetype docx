--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Emperaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure EmperaireDirectrice de Recherche (DR1) émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2368-0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026850990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV Laure EmperaireTel: (+33) 01 40 79 38 27; 06 33 73 25 40 – </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure.emperaire@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Specialisation: Ethnoecology, ethnobotany, agrobiodiversity, South America, Brazil (Amazonia, Northeast) & Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH TOPICUnderstanding the diversity of the relationships between landscapes and plants, and the societies that live there, is the core of my research. This topic is formulated in terms of relationship between biological and cultural diversity which has strong implications in the current context of ecological transition. It is discussed under two entries: forest resources exploitation systems, and agrobiodiversity management, a culturally constructed and maintained biological diversity. The relationship between biological heritage and biodiversity conservation is analysed  in two contexts, Brazil Amazonia and Timor-Leste. A major importance is given to participatory research modalities, in accordance with the Nagoya Protocol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION & CAREER2022 - today. Senior (1) researcher at IRD2018-2022: Senior (1) researcher at IRD (French institute of Research for Development), PALOC UMR IRD-MNHN, Paris.2014-act. : Associated researcher at the Dpt of Anthropology, Brasília University, Brazil2007-2018: Senior (2) researcher at IRD, PALOC UMR IRD-MNHN, Paris.1989: PhD in Botany, Paris VI University. Végétation et gestion des ressources naturelles dans la caatinga du sud-est du Piauí, Brésil, dir. H. Puig1988: Research Fellow at IRD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH FIELDS, PARTNERSHIPS2014-2018: East Timor, French Ministry of Foreign Affairs, Timorese Secretary of State for Art and Culture.2006-2019: Brazil (Amazonas), IRD-Unicamp-CNPq: Populations, Agrobiodiversity and Traditional Knowledge.2000-2004: Brazil, Bolivia, IRD-FIOCRUZ: Landscape ecology and trypanomosiasis1998-2000: Brazil, (Amazonia), IRD-ISA-CNPq: Traditional management of cassava, a comparative approach.1990-1995: Brazil (Amazonas), INPA: Extractivism in central Amazonia.1991-1996: Brazil (Amazonas), Unicamp-USP: Traditional exploitation of rubber trees and botanical knowledge of the seringueiros, prog. Can traditional forest-dwellers self-manage conservation areas Extractive Reserve, Acre?1980-1986: Brazil (Piauí): Landscape, vegetation and natural resources.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT SCIENTIFIC RESPONSIBILITIES• Director of research unit 208 PALOC (Local Heritage, Environment and Globalization) associating IRD and the National Museum of Natural History (MNHN) from 2016 to actually.•	Nominated Member to the Scientific Council of the National Park of French Guyana, 2015-2020• Coordination of IRD Regional Priority Program in Pan-Amazonia: AMAZ “Environmental Dynamics, Resources and Societies in Amazonia”, 2010-2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH MANAGEMENT & COORDINATION• Coordinator of various research projects (recent projects)o	2006-2019- IRD-CNPq-Unicamp, Populations, Agrobiodiversity and Traditional Knowledge.o	2014-2018 Hermes Foundation, Shared initiative for the recognition of local knowledge on agricultural diversity in Brazilian Amazono	2012-2013 French Ministry of Culture, Resource or Heritage? Intercultural practices and conservation of agrobiodiversityo	2009-2010 CNRS, Ministry of Ecology, Cities and agricultural diversity in Brazil: flows, networks and mobilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT LECTURES, STUDENTS MANAGEMENT• Coordination of M1 Module “Natural and cultural heritage: issues and approaches” (MSCS 32), Master &amp;quot;Museology: Science cultures and societies&amp;quot; of MNHN, since 2016.•	Supervision of 3 post-doctoral fellows, 5 PhD, 9 Ms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECENT PUBLICATIONSEmperaire, L. 2022. Local knowledge and global legal instruments : Each to his own biodiversity and knowledge. In C. Aubertin & A. Nivart (Eds.), Nature in common: around the Nagoya Protocol (pp. 13 p.). Marseille, Paris: IRD Éditions, MNHN.Cot, M., Emperaire, L., Henry, I., Roubaud, F., Sylvestre, F., Vidal, L., . . . Thirion, G. 2022. Les études d'impact sociétal de la recherche au service de la science de la durabilité. In O. Dangles & C. Fréour (Eds.), Science de la durabilité : comprendre, co-construire, transformer : réflexion collective (pp. 138-141). Marseille: IRD.Emperaire, L., Guillaud, D., & Césard, N. 2021. Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste). In M. Akihisa, K. Silva, S. Garcia Nogueira, & S. d. Matos Viegas (Eds.), Timor-Leste: A Ilha e o Mundo | Colóquio Internacional TLSA-PT (Vol. 1, pp. 41-56). Coimbra | Lisboa | Díli | Melbourne: TLSA PT 2020.Emperaire, L., Fausto, C., Freitas, F. d. O., Mendes dos Santos, G., Smith, M., & Bustamante, P. G. 2021. Agrobiodiversidade e roças. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 18-56). São Paulo: SBPC.Emperaire, L. 2021. Essai cartographique de la production bibliographique en ethnobotanique au Brésil Revue d'ethnoécologie, 20. doi:https://doi.org/10.4000/ethnoecologie.8102Emperaire, L. 2021. À chacun sa biodiversité et ses savoirs : Instruments globaux et savoirs locaux. In C. Aubertin & A. Nivart (Eds.), La nature en partage, autour du protocole de Nagoya (pp. 201-217). Marseille, Paris: IRD Éditions, MNHN.Emperaire, L. 2021. Introdução. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 14-18). São Paulo: SBPC.Emperaire, L. (2020). Dissonâncias vegetais: entre roças e tratados. In J. Cabral de Oliveira, M. Amoroso, A. G. Morim de Lima, K. Shiratori, S. Marras, & L. Emperaire (Eds.), Vozes vegetais - Diversidade, resistências e histórias das florestas (pp. 57-76). São Paulo, Marseille: IRD-UBU Editora.Meira, M. A., Velthem, L. H. v., Pinto Lima, H., Tavares Marques, F. L., Emperaire, L., & Alencar Guzmán, D. d. (2019). Povoamentos indígenas e assentamentos coloniais no Rio Negro, perspectivas de pesquisa colaborativa (Peuplements amérindiens et installations coloniales dans le Rio Negro, perspectives de recherche collaborative). ARU, Revista de pesquisa intercultural da bacia do Rio Negro (Revue de recherche interculturelle du Rio Negro), 3, 118-131.Guillaud, D., Emperaire, L., & Burgos, A. 2019. « De nous, pour nous » : recherches participatives au Timor Est,. Culture et Recherche, 140, 73-74.Emperaire, L., 2019. In memoriam Dominique Buchillet : un engagement scientifique et politique. Journal de la Société des Américanistes, 105(2), 183-190.CARNEIRO DA CUNHA, M. & EMPERAIRE L., 2018. How amplify the world? Introduction. (Como alargar o mundo ? Introdução) Knowledge and pratices about agrobiodiversity (Saberes e práticas sobre a agrobiodiversidade),  in Morim de Lima A.G., Scaramuzzi I., Cabral de Oliveira J., Santonieri L. , de Arruda Campos M. A., Mota Cardoso T. 2018, Brasília: IESBEMPERAIRE L., 2018. Traditional knowledge and diversity of cultivated plants in the Amazon In: BAPTISTE B, PACHECO D, CARNEIRO DA CUNHA M & DIAZ S. (eds), 2017, Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas. Paris: Unesco, vol. 11, pp. 41-62 (texte français), pp. 148-167 (texte portugais). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD D, EMPERAIRE L, CRESPI B, SOARES R, PÉQUIGNOT A, GALIPAUD J-C. 2017. Between oil and tourism, the participatory conservation of local heritage in Timor-Leste. Example of Suai and Atauro (Covalima and Dili districts). Revue d'ethnoécologie, 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethnoecologie.revues.org/2947</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">EMPERAIRE L, ELOY L, SEIXAS AC. 2016. Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre (Networks and observatories of agrobiodiversity, how and for whom? A survey in the Cruzeiro do Sul area, Acre). Boletim do Museu Paraense Emílio Goeldi. Ciências Humanas  2016, 11(1): 159-192.   DOI: 10.1590/ 1981.81222016000100009COOMES OT, MCGUIRE SJ, GARINE E, CAILLON S, MCKEY D, DEMEULENAERE E, JARVIS D, AISTARA G, BARNAUD A, CLOUVEL P, EMPERAIRE L, LOUAFI S, MARTIN P, MASSOL F, PAUTASSO M, VIOLON C & WENCÉLIUS J. 2015. Farmer seed networks make a limited contribution to agriculture? Four common misconceptions. Food Policy, 56: 41-50.   10.1016/j.foodpol.2015.07.008EMPERAIRE L, ELOY L. Amerindian Agriculture in an Urbanising Amazonia (Rio Negro, Brazil). Bulletin of Latin American Research, 2015, 34 (1), 70-84.   10.1111/blar.12176GUILLAUD D., EMPERAIRE L., BUSTAMANTE P., 2014. Heritage, agro-biodiversity and the local populations: some examples from the use of palm trees in East Timor. In: LONEY H. (ed.), da SILVA A.B. (ed.), CANAS MENDES N. (ed.), DA COSTA XIMENES A. (ed.), FERNANDES C. (ed.). Buka hatene/Comprender/Mengerti/Understanding Timor-Leste 2013. Dili: Timor-Leste Studies Association, 2, p. 183-189.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattis au musée. Les trois temps d’une recherche collaborative au long cours sur le Système Agricole Traditionnel du Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Teixeira Nery Piratapuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du végétal à Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai cartographique de la production bibliographique en ethnobotanique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.8102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os sistemas agrícolas tradicionais nos interstícios da soja no Brasil: processos e limites da conservação da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henyo Trindade Barretto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.28182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nous, pour nous&amp;quot; : recherches participatives au Timor Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Dominique Buchillet : un engagement scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.17485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ? (Quelles innovations pour les systèmes agricoles traditionnels ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Seixas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.159-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1981.81222016000100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios da Pesquisa Participativa e Restituição em Projeto de Pesquisa junto a Pequenos Agricultores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goulart Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72-73, pp.123-140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une production localisée à une Indication Géographique. La farinha de Cruzeiro do Sul (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'agrobiodiversité sur les fronts pionniers d'Amazonie (région de Cruzeiro do Sul, état de l'Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.401.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique, un instrument de pérennisation des productions localisées en Amazonie ? Le cas de la farine de manioc de Cruzeiro do Sul (Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Cadernos NAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5801/ncn.v12i1.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Plasticity of Triatominae Related to Habitat Selection in Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Carbajal de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Dias-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Macedo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade, um foco de diversidade agrícola no Rio Negro (Amazonas, Brasil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Mus. Para. Emílio Goeldi, cienças humanas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Management of Agrobiodiversity in Brazil: A Case Study of Manioc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivaldo Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-007-9121-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triatominae et Cactaceae : un risque pour la transmission de la Trypanosomose américaine dans le péridomicile (nord-est du Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2006132171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual approaches and methodological proposals for the study of interactions between environment and health : application to a research program on American trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0102-311x2003000400017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité agricole en Amazonie brésilienne : ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (1), pp.113-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.2000.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des hévéas dans la réserve extractiviste du Haut Jurua (Acre, Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1997.3604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme et conservation de la biodiversité au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1994.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldinia piassaba Wallace (Arecaceae) : a few biological and economic data from the Rio Negro region (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franciscon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55 (1-4), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(92)90093-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Flora et les cajous. Deux systèmes agricoles au sud-est du Piaui (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 33 (1), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1986.3951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation de l'État du Piauí (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-Rendu des séances de la Société de Biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 60 (4), pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A região da Serra da Capivara e sua vegetação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasil florestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 14 (60), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage, agro-biodiversity and the local populations : some examples from the use of palm trees in East Timor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bustamante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timor-Leste Studies Association,, Jul 2013, Dili, Timor-Leste. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE DES DYNAMIQUES SPATIO-TEMPORELLES DANS LA CONSERVATION DE L'AGROBIODIVERSITE DES SYSTEMES AGRICOLES AMERINDIENS DU BAS RIO NEGRO (AMAZONAS, BRESIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, transmettre. La diversité agricole en Amazonie Brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cabral de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Shiratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UBU / Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas, aturás e beijus : o sistema agrícola tradicional do Rio Negro, patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 p., 2016, 9788592767006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt en jeu - L'extractivisme en Amazonie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; UNESCO, 231 p., 1996, 2-7099-1334-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.7553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caatinga du sud-est du Piaui : étude ethnobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.D.P.F., 1983, 9782865380596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immateriality of Cultivated Plants in the Context of Rio Negro Region (Brazilian Amazon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.55-64, 2024, The Latin American Studies Book Series, 978-3-031-60551-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60552-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes cultivées : produire et conserver de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.132-141, 2022, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa de Magalhães, Sônia; Adams, Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , pp.14-18, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversidade e roças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto, Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitas, Fábio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendes dos Santos Gilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa Magalhães, Sônia; Adams Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-56, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonâncias vegetais: entre roças e tratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabral de Oliveira, Joana; Amoroso, Marta; Morim de Lima, Ana-Gabriela; Shiratori, Karen; Marras, Stelio; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBU Editora - Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da natureza para a qualidade de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly Carlos; Scarano F.R.; Gadda T.; Toledo P.; Seixas Cristina; Metzger Jean-Paul; Ometto J.P.; Bustamante Mercedes; Padgurschi M.C.G.; Pires A.P.F.; Castro P.F.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1°Diagnóstico Brasileiro de Biodiversidade e Serviços Ecossistêmicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-91, 2019, 978-85-600-6488-5. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/978-85-60064-88-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas e papas: três experiências de patrimonialização da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bustamante, Patrícia G.; Lia, Rosa B.; Santilli, Juliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e uso da agrobiodiversidade: Relatos de experiências locais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, pp.69-96, 2017, Coleção Transição Agroecológica, 978-85-7035-719-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs traditionnels et diversité des plantes cultivées en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste, Brigitte; Pacheco, Diego; Carneiro da Cunha, Manuela; Diaz, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES - UN - UNESCO, 146-163 pour la version en français et 40-61 pour la version en portugais, 2017, 978-92-3-100267-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como alargar o mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morim de Lima, Ana Gabriela; Scaramuzzi, Igor; Cabral de Oliveira, Joana; Santonieri, Laura; Arruda Campos, Marilena A. de; Mota Cardoso, Thiago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas e Saberes sobre agrobiodiversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-13, 2017, 978-85-60443-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de borracha nativa na reserva extrativista do Alto Juruá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siviero, Amauri and Ming, Lin Chau and Silveira, Marcos and Daly, Douglas and Wallace, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnobotânica e botânica econômica do Acre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Acre; Edufac, pp.67-80, 2016, 978-85-8236-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phytogenetic resource to cultural heritage: the social bases of agrobiodiversity management in Central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudel E.; Devautour H.; Soulard C.T.; Faure G.; Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing Innovation Systems in Agriculture and Food: How to go towards more sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177-178, Wageningen Academic Publishers,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História de vida das plantas e agricultura indígena no médio e alto rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonéia Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Falcão Hilário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário Melgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penha Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Luis da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aloisio Cabalzar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo do Mundo. Conhecimentos e práticas dos povos indígenas do Rio Negro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Socioambiental; Federação das Organizações Indígenas do Rio Negro, pp.192-203, 2010, Conhecimentos indígenas, pesquisas interculturais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture d'abattis-brûlis et les régulations foncières à l'épreuve de l'urbanisation. Une étude de cas dans le haut Rio Negro, Nord Ouest amazonien, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.193-211, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a new partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias, Fernando; de Novion, Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crossroads of modernities : debates on biodiversity, technoscience and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Socioambiental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-136, 2006, Documentos ISA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário dos vegetais da REAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta - o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.631-674, 2002, 85-539-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paus, palheiras e cipós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta, o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-417, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seringas e seringueiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da floresta - O Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.285-309, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATÓRIO AMBIENTAL NECESSÁRIO À IDENTIFICAÇÃO E DELIMITAÇÃO DE ÁREAS DE OCUPAÇÃO TRADICIONAL INDÍGENA NAS REGIÕES DAS MARGENS DOS RIOS NEGRO, JURUBAXI, UNEUIXI E TÉA (ANTERIORMENTE BAIXO RIO NEGRO II) MUNICÍPIO DE SANTA ISABEL DO RIO NEGRO (AMAZONAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUNAI. 2014, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê de registro: o Sistema Agrícola Tradicional do Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira, Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD/ CNPq-Unicamp; IPHAN; ACIMIRN; FOIRN; ASIBA; ISA. 2010, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques des régions de Piura (Pérou) et Loja (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; MNHN. 1992, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Emperaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure EmperaireDirectrice de Recherche (DR1) émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2368-0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026850990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV Laure EmperaireTel: (+33) 01 40 79 38 27; 06 33 73 25 40 – </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure.emperaire@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Specialisation: Ethnoecology, ethnobotany, agrobiodiversity, South America, Brazil (Amazonia, Northeast) & Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH TOPICUnderstanding the diversity of the relationships between landscapes and plants, and the societies that live there, is the core of my research. This topic is formulated in terms of relationship between biological and cultural diversity which has strong implications in the current context of ecological transition. It is discussed under two entries: forest resources exploitation systems, and agrobiodiversity management, a culturally constructed and maintained biological diversity. The relationship between biological heritage and biodiversity conservation is analysed  in two contexts, Brazil Amazonia and Timor-Leste. A major importance is given to participatory research modalities, in accordance with the Nagoya Protocol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION & CAREER2022 - today. Senior (1) researcher at IRD2018-2022: Senior (1) researcher at IRD (French institute of Research for Development), PALOC UMR IRD-MNHN, Paris.2014-act. : Associated researcher at the Dpt of Anthropology, Brasília University, Brazil2007-2018: Senior (2) researcher at IRD, PALOC UMR IRD-MNHN, Paris.1989: PhD in Botany, Paris VI University. Végétation et gestion des ressources naturelles dans la caatinga du sud-est du Piauí, Brésil, dir. H. Puig1988: Research Fellow at IRD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH FIELDS, PARTNERSHIPS2014-2018: East Timor, French Ministry of Foreign Affairs, Timorese Secretary of State for Art and Culture.2006-2019: Brazil (Amazonas), IRD-Unicamp-CNPq: Populations, Agrobiodiversity and Traditional Knowledge.2000-2004: Brazil, Bolivia, IRD-FIOCRUZ: Landscape ecology and trypanomosiasis1998-2000: Brazil, (Amazonia), IRD-ISA-CNPq: Traditional management of cassava, a comparative approach.1990-1995: Brazil (Amazonas), INPA: Extractivism in central Amazonia.1991-1996: Brazil (Amazonas), Unicamp-USP: Traditional exploitation of rubber trees and botanical knowledge of the seringueiros, prog. Can traditional forest-dwellers self-manage conservation areas Extractive Reserve, Acre?1980-1986: Brazil (Piauí): Landscape, vegetation and natural resources.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT SCIENTIFIC RESPONSIBILITIES• Director of research unit 208 PALOC (Local Heritage, Environment and Globalization) associating IRD and the National Museum of Natural History (MNHN) from 2016 to actually.•	Nominated Member to the Scientific Council of the National Park of French Guyana, 2015-2020• Coordination of IRD Regional Priority Program in Pan-Amazonia: AMAZ “Environmental Dynamics, Resources and Societies in Amazonia”, 2010-2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH MANAGEMENT & COORDINATION• Coordinator of various research projects (recent projects)o	2006-2019- IRD-CNPq-Unicamp, Populations, Agrobiodiversity and Traditional Knowledge.o	2014-2018 Hermes Foundation, Shared initiative for the recognition of local knowledge on agricultural diversity in Brazilian Amazono	2012-2013 French Ministry of Culture, Resource or Heritage? Intercultural practices and conservation of agrobiodiversityo	2009-2010 CNRS, Ministry of Ecology, Cities and agricultural diversity in Brazil: flows, networks and mobilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT LECTURES, STUDENTS MANAGEMENT• Coordination of M1 Module “Natural and cultural heritage: issues and approaches” (MSCS 32), Master &amp;quot;Museology: Science cultures and societies&amp;quot; of MNHN, since 2016.•	Supervision of 3 post-doctoral fellows, 5 PhD, 9 Ms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECENT PUBLICATIONSEmperaire, L. 2022. Local knowledge and global legal instruments : Each to his own biodiversity and knowledge. In C. Aubertin & A. Nivart (Eds.), Nature in common: around the Nagoya Protocol (pp. 13 p.). Marseille, Paris: IRD Éditions, MNHN.Cot, M., Emperaire, L., Henry, I., Roubaud, F., Sylvestre, F., Vidal, L., . . . Thirion, G. 2022. Les études d'impact sociétal de la recherche au service de la science de la durabilité. In O. Dangles & C. Fréour (Eds.), Science de la durabilité : comprendre, co-construire, transformer : réflexion collective (pp. 138-141). Marseille: IRD.Emperaire, L., Guillaud, D., & Césard, N. 2021. Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste). In M. Akihisa, K. Silva, S. Garcia Nogueira, & S. d. Matos Viegas (Eds.), Timor-Leste: A Ilha e o Mundo | Colóquio Internacional TLSA-PT (Vol. 1, pp. 41-56). Coimbra | Lisboa | Díli | Melbourne: TLSA PT 2020.Emperaire, L., Fausto, C., Freitas, F. d. O., Mendes dos Santos, G., Smith, M., & Bustamante, P. G. 2021. Agrobiodiversidade e roças. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 18-56). São Paulo: SBPC.Emperaire, L. 2021. Essai cartographique de la production bibliographique en ethnobotanique au Brésil Revue d'ethnoécologie, 20. doi:https://doi.org/10.4000/ethnoecologie.8102Emperaire, L. 2021. À chacun sa biodiversité et ses savoirs : Instruments globaux et savoirs locaux. In C. Aubertin & A. Nivart (Eds.), La nature en partage, autour du protocole de Nagoya (pp. 201-217). Marseille, Paris: IRD Éditions, MNHN.Emperaire, L. 2021. Introdução. In M. Carneiro da Cunha, S. B. Magalhães, & C. Adams (Eds.), Povos tradicionais e Biodiversidade no Brasil.  Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças. (Vol. 7, pp. 14-18). São Paulo: SBPC.Emperaire, L. (2020). Dissonâncias vegetais: entre roças e tratados. In J. Cabral de Oliveira, M. Amoroso, A. G. Morim de Lima, K. Shiratori, S. Marras, & L. Emperaire (Eds.), Vozes vegetais - Diversidade, resistências e histórias das florestas (pp. 57-76). São Paulo, Marseille: IRD-UBU Editora.Meira, M. A., Velthem, L. H. v., Pinto Lima, H., Tavares Marques, F. L., Emperaire, L., & Alencar Guzmán, D. d. (2019). Povoamentos indígenas e assentamentos coloniais no Rio Negro, perspectivas de pesquisa colaborativa (Peuplements amérindiens et installations coloniales dans le Rio Negro, perspectives de recherche collaborative). ARU, Revista de pesquisa intercultural da bacia do Rio Negro (Revue de recherche interculturelle du Rio Negro), 3, 118-131.Guillaud, D., Emperaire, L., & Burgos, A. 2019. « De nous, pour nous » : recherches participatives au Timor Est,. Culture et Recherche, 140, 73-74.Emperaire, L., 2019. In memoriam Dominique Buchillet : un engagement scientifique et politique. Journal de la Société des Américanistes, 105(2), 183-190.CARNEIRO DA CUNHA, M. & EMPERAIRE L., 2018. How amplify the world? Introduction. (Como alargar o mundo ? Introdução) Knowledge and pratices about agrobiodiversity (Saberes e práticas sobre a agrobiodiversidade),  in Morim de Lima A.G., Scaramuzzi I., Cabral de Oliveira J., Santonieri L. , de Arruda Campos M. A., Mota Cardoso T. 2018, Brasília: IESBEMPERAIRE L., 2018. Traditional knowledge and diversity of cultivated plants in the Amazon In: BAPTISTE B, PACHECO D, CARNEIRO DA CUNHA M & DIAZ S. (eds), 2017, Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas. Paris: Unesco, vol. 11, pp. 41-62 (texte français), pp. 148-167 (texte portugais). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD D, EMPERAIRE L, CRESPI B, SOARES R, PÉQUIGNOT A, GALIPAUD J-C. 2017. Between oil and tourism, the participatory conservation of local heritage in Timor-Leste. Example of Suai and Atauro (Covalima and Dili districts). Revue d'ethnoécologie, 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethnoecologie.revues.org/2947</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">EMPERAIRE L, ELOY L, SEIXAS AC. 2016. Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre (Networks and observatories of agrobiodiversity, how and for whom? A survey in the Cruzeiro do Sul area, Acre). Boletim do Museu Paraense Emílio Goeldi. Ciências Humanas  2016, 11(1): 159-192.   DOI: 10.1590/ 1981.81222016000100009COOMES OT, MCGUIRE SJ, GARINE E, CAILLON S, MCKEY D, DEMEULENAERE E, JARVIS D, AISTARA G, BARNAUD A, CLOUVEL P, EMPERAIRE L, LOUAFI S, MARTIN P, MASSOL F, PAUTASSO M, VIOLON C & WENCÉLIUS J. 2015. Farmer seed networks make a limited contribution to agriculture? Four common misconceptions. Food Policy, 56: 41-50.   10.1016/j.foodpol.2015.07.008EMPERAIRE L, ELOY L. Amerindian Agriculture in an Urbanising Amazonia (Rio Negro, Brazil). Bulletin of Latin American Research, 2015, 34 (1), 70-84.   10.1111/blar.12176GUILLAUD D., EMPERAIRE L., BUSTAMANTE P., 2014. Heritage, agro-biodiversity and the local populations: some examples from the use of palm trees in East Timor. In: LONEY H. (ed.), da SILVA A.B. (ed.), CANAS MENDES N. (ed.), DA COSTA XIMENES A. (ed.), FERNANDES C. (ed.). Buka hatene/Comprender/Mengerti/Understanding Timor-Leste 2013. Dili: Timor-Leste Studies Association, 2, p. 183-189.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattis au musée. Les trois temps d’une recherche collaborative au long cours sur le Système Agricole Traditionnel du Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Teixeira Nery Piratapuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du végétal à Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai cartographique de la production bibliographique en ethnobotanique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.8102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os sistemas agrícolas tradicionais nos interstícios da soja no Brasil: processos e limites da conservação da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henyo Trindade Barretto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.28182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nous, pour nous&amp;quot; : recherches participatives au Timor Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Dominique Buchillet : un engagement scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.17485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais inovações para os sistemas agrícolas tradicionais ? (Quelles innovations pour les systèmes agricoles traditionnels ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARU, Revista de pesquisa intercultural da bacia do Rio Negro (ARU, Revue de recherche interculturelle du Rio Negro),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes e observatórios da agrobiodiversidade, como e para quem? Uma abordagem exploratória na região de Cruzeiro do Sul, Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Seixas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.159-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1981.81222016000100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios da Pesquisa Participativa e Restituição em Projeto de Pesquisa junto a Pequenos Agricultores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goulart Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72-73, pp.123-140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.2846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une production localisée à une Indication Géographique. La farinha de Cruzeiro do Sul (Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hussak van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'agrobiodiversité sur les fronts pionniers d'Amazonie (région de Cruzeiro do Sul, état de l'Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.401.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique, un instrument de pérennisation des productions localisées en Amazonie ? Le cas de la farine de manioc de Cruzeiro do Sul (Acre, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Cadernos NAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5801/ncn.v12i1.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Plasticity of Triatominae Related to Habitat Selection in Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Carbajal de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Dias-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Macedo Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade, um foco de diversidade agrícola no Rio Negro (Amazonas, Brasil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Mus. Para. Emílio Goeldi, cienças humanas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Management of Agrobiodiversity in Brazil: A Case Study of Manioc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivaldo Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-007-9121-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triatominae et Cactaceae : un risque pour la transmission de la Trypanosomose américaine dans le péridomicile (nord-est du Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2006132171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual approaches and methodological proposals for the study of interactions between environment and health : application to a research program on American trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0102-311x2003000400017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité agricole en Amazonie brésilienne : ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (1), pp.113-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.2000.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des hévéas dans la réserve extractiviste du Haut Jurua (Acre, Amazonie brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1997.3604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme et conservation de la biodiversité au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1994.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldinia piassaba Wallace (Arecaceae) : a few biological and economic data from the Rio Negro region (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franciscon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55 (1-4), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(92)90093-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Flora et les cajous. Deux systèmes agricoles au sud-est du Piaui (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 33 (1), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jatba.1986.3951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation de l'État du Piauí (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-Rendu des séances de la Société de Biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 60 (4), pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A região da Serra da Capivara e sua vegetação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasil florestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 14 (60), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage, agro-biodiversity and the local populations : some examples from the use of palm trees in East Timor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bustamante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timor-Leste Studies Association,, Jul 2013, Dili, Timor-Leste. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, transmettre. La diversité agricole en Amazonie Brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE DES DYNAMIQUES SPATIO-TEMPORELLES DANS LA CONSERVATION DE L'AGROBIODIVERSITE DES SYSTEMES AGRICOLES AMERINDIENS DU BAS RIO NEGRO (AMAZONAS, BRESIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cabral de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Shiratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UBU / Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas, aturás e beijus : o sistema agrícola tradicional do Rio Negro, patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 p., 2016, 9788592767006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt en jeu - L'extractivisme en Amazonie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; UNESCO, 231 p., 1996, 2-7099-1334-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.7553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caatinga du sud-est du Piaui : étude ethnobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.D.P.F., 1983, 9782865380596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immateriality of Cultivated Plants in the Context of Rio Negro Region (Brazilian Amazon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.55-64, 2024, The Latin American Studies Book Series, 978-3-031-60551-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60552-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes cultivées : produire et conserver de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro W.B. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.132-141, 2022, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa de Magalhães, Sônia; Adams, Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , pp.14-18, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversidade e roças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto, Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitas, Fábio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendes dos Santos Gilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Barbosa Magalhães, Sônia; Adams Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povos tradicionais e Biodiversidade no Brasil. Contribuições dos povos indígenas, quilombolas e comunidades tradicionais para a biodiversidade, políticas e ameaças.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-56, 2021, Gerar, cuidar e manter a diversidade biológica, 978-65-89883-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonâncias vegetais: entre roças e tratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabral de Oliveira, Joana; Amoroso, Marta; Morim de Lima, Ana-Gabriela; Shiratori, Karen; Marras, Stelio; Emperaire, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes vegetais - Diversidade, resistências e histórias das florestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBU Editora - Éditions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2020, 978 2 7099 2879 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da natureza para a qualidade de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Morim de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly Carlos; Scarano F.R.; Gadda T.; Toledo P.; Seixas Cristina; Metzger Jean-Paul; Ometto J.P.; Bustamante Mercedes; Padgurschi M.C.G.; Pires A.P.F.; Castro P.F.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1°Diagnóstico Brasileiro de Biodiversidade e Serviços Ecossistêmicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-91, 2019, 978-85-600-6488-5. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/978-85-60064-88-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manivas e papas: três experiências de patrimonialização da agrobiodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bustamante, Patrícia G.; Lia, Rosa B.; Santilli, Juliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e uso da agrobiodiversidade: Relatos de experiências locais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, pp.69-96, 2017, Coleção Transição Agroecológica, 978-85-7035-719-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs traditionnels et diversité des plantes cultivées en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste, Brigitte; Pacheco, Diego; Carneiro da Cunha, Manuela; Diaz, Sandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES - UN - UNESCO, 146-163 pour la version en français et 40-61 pour la version en portugais, 2017, 978-92-3-100267-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como alargar o mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morim de Lima, Ana Gabriela; Scaramuzzi, Igor; Cabral de Oliveira, Joana; Santonieri, Laura; Arruda Campos, Marilena A. de; Mota Cardoso, Thiago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas e Saberes sobre agrobiodiversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-13, 2017, 978-85-60443-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de borracha nativa na reserva extrativista do Alto Juruá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siviero, Amauri and Ming, Lin Chau and Silveira, Marcos and Daly, Douglas and Wallace, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnobotânica e botânica econômica do Acre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Acre; Edufac, pp.67-80, 2016, 978-85-8236-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phytogenetic resource to cultural heritage: the social bases of agrobiodiversity management in Central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudel E.; Devautour H.; Soulard C.T.; Faure G.; Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing Innovation Systems in Agriculture and Food: How to go towards more sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177-178, Wageningen Academic Publishers,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture d'abattis-brûlis et les régulations foncières à l'épreuve de l'urbanisation. Une étude de cas dans le haut Rio Negro, Nord Ouest amazonien, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de production et durabilité dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.193-211, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História de vida das plantas e agricultura indígena no médio e alto rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonéia Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Falcão Hilário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário Melgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penha Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Luis da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aloisio Cabalzar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo do Mundo. Conhecimentos e práticas dos povos indígenas do Rio Negro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Socioambiental; Federação das Organizações Indígenas do Rio Negro, pp.192-203, 2010, Conhecimentos indígenas, pesquisas interculturais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a new partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias, Fernando; de Novion, Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crossroads of modernities : debates on biodiversity, technoscience and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Socioambiental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-136, 2006, Documentos ISA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seringas e seringueiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da floresta - O Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.285-309, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paus, palheiras e cipós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta, o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-417, 2002, 85-359-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário dos vegetais da REAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carneiro da Cunha, Manuela; Almeida, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopédia da Floresta - o Alto Juruá: práticas e conhecimentos das populações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Companhia das Letras, pp.631-674, 2002, 85-539-0238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATÓRIO AMBIENTAL NECESSÁRIO À IDENTIFICAÇÃO E DELIMITAÇÃO DE ÁREAS DE OCUPAÇÃO TRADICIONAL INDÍGENA NAS REGIÕES DAS MARGENS DOS RIOS NEGRO, JURUBAXI, UNEUIXI E TÉA (ANTERIORMENTE BAIXO RIO NEGRO II) MUNICÍPIO DE SANTA ISABEL DO RIO NEGRO (AMAZONAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUNAI. 2014, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê de registro: o Sistema Agrícola Tradicional do Rio Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia van Velthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira, Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Carneiro da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD/ CNPq-Unicamp; IPHAN; ACIMIRN; FOIRN; ASIBA; ISA. 2010, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques des régions de Piura (Pérou) et Loja (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM; MNHN. 1992, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="234FC299"/>
+    <w:nsid w:val="2001C34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-emperaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2368-0964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026850990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure.emperaire@ird.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethnoecologie.revues.org/2947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hussak van Velthem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Teixeira Nery Piratapuya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xv4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nascimento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Nogueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henyo Trindade Barretto Filho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.28182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.17485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Seixas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Correia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goulart Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/ncn.v12i1.282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Carbajal de la Fuente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Dias-Lima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Macedo Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Walter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-007-9121-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCFCKSRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Roma&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006132171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roma&#241;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-311x2003000400017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.2000.3732" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1994.3539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franciscon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(92)90093-O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-227XQZ22-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cardoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amoroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Shiratori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelio Marras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubueditora.com.br / https://www.editions.ird.fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.7553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60552-9_4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto, Carlos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freitas, F&#225;bio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendes dos Santos Gilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Maira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.sbpcnet.org.br/livro/povostradicionais7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr https://www.ubueditora.com.br" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Seixas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Overbeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpbes.net.br/produto/diagnostico-brasileiro/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-85-60064-88-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#233;ia Nogueira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Falc&#227;o Hil&#225;rio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Melgueiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penha Barreto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Luis da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socioambiental.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906977v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia van Velthem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira, Ana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Friedberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-emperaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2368-0964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026850990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure.emperaire@ird.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unesco.org/new/fileadmin/MULTIMEDIA/HQ/SC/pdf/IPBES_Americas_V3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethnoecologie.revues.org/2947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hussak van Velthem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Teixeira Nery Piratapuya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xv4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nascimento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Nogueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henyo Trindade Barretto Filho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.28182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.17485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Seixas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Correia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goulart Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro W.B. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/ncn.v12i1.282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Carbajal de la Fuente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Dias-Lima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Macedo Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Walter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585(2008)45[14:bpotrt]2.0.co;2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-007-9121-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCFCKSRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Roma&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006132171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roma&#241;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-311x2003000400017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.2000.3732" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1994.3539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franciscon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(92)90093-O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-227XQZ22-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amoroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Shiratori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelio Marras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubueditora.com.br / https://www.editions.ird.fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.7553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60552-9_4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto, Carlos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freitas, F&#225;bio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendes dos Santos Gilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Maira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.sbpcnet.org.br/livro/povostradicionais7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr https://www.ubueditora.com.br" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Seixas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Morim de Lima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Overbeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpbes.net.br/produto/diagnostico-brasileiro/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-85-60064-88-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#233;ia Nogueira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Falc&#227;o Hil&#225;rio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Melgueiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penha Barreto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Luis da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socioambiental.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia van Velthem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira, Ana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Friedberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>