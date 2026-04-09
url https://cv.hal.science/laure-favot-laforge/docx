--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -234,831 +234,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSLP and Nasal Epithelium: A Missing Link in Tezepelumab's Mechanism</w:t>
+                <w:t xml:space="preserve">Metabolism-based scoring of cutaneous squamous cell carcinoma to predict tumour features and responses to treatment with dihydroorotate dehydrogenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Lea Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Bellanger</w:t>
+                <w:t xml:space="preserve">Ferial Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Coste</w:t>
+                <w:t xml:space="preserve">Domitille Chalopin-Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+                <w:t xml:space="preserve">Benjamin Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Béquignon</w:t>
+                <w:t xml:space="preserve">Fatima Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.1187-1188. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193 (5), pp.936-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alr.70006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462770v1</w:t>
+                <w:t xml:space="preserve">hal-05338862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism-based scoring of cutaneous squamous cell carcinoma to predict tumour features and responses to treatment with dihydroorotate dehydrogenase inhibitors</w:t>
+                <w:t xml:space="preserve">Energy metabolism rewiring following acute UVB irradiation is largely dependent on nuclear DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Dousset</w:t>
+                <w:t xml:space="preserve">Léa Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferial Khalife</w:t>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Chalopin-Fillot</w:t>
+                <w:t xml:space="preserve">Hadi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dartigues</w:t>
+                <w:t xml:space="preserve">Hala Fatrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Naji</w:t>
+                <w:t xml:space="preserve">Corinne Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 193 (5), pp.936-947. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.459-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338862v1</w:t>
+                <w:t xml:space="preserve">hal-04894605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy metabolism rewiring following acute UVB irradiation is largely dependent on nuclear DNA damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heparanase 1 produced by keratinocytes contributes to psoriatic inflammation by promoting neutrophil infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Main</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Dousset</w:t>
+                <w:t xml:space="preserve">Flavie Lobreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Mahfouf</w:t>
+                <w:t xml:space="preserve">Sandrine Clarhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Younes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Faucheux</w:t>
+                <w:t xml:space="preserve">Ewa Wierzbicka-Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.030⟩</w:t>
+              <w:t xml:space="preserve">International Immunopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.115742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intimp.2025.115742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894605v1</w:t>
+                <w:t xml:space="preserve">hal-05376775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparanase 1 produced by keratinocytes contributes to psoriatic inflammation by promoting neutrophil infiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Main</w:t>
+                <w:t xml:space="preserve">Immune signatures across different stages of cutaneous squamous cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Favot-Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muzotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Lobreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Chassaing</w:t>
+                <w:t xml:space="preserve">Jérome Rambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Clarhault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ewa Wierzbicka-Hainaut</w:t>
+                <w:t xml:space="preserve">Muriel Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intimp.2025.115742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (2), pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2025.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376775v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune signatures across different stages of cutaneous squamous cell carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pathophysiological Functions of Heparanases: From Evolution, Structural and Tissue‐Specific Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Vahdatahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Main</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Favot-Laforge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cario</w:t>
+                <w:t xml:space="preserve">Claire Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2025.03.002⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202501859R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442573v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pathophysiological Functions of Heparanases: From Evolution, Structural and Tissue‐Specific Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TSLP and Nasal Epithelium: A Missing Link in Tezepelumab's Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Vahdatahar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachel Havret</w:t>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Debarnot</w:t>
+                <w:t xml:space="preserve">Emilie Béquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (17), </w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.1187-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202501859R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alr.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251863v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohistochemistry, Molecular Biology, and Clinical Scoring for the Detection of Muir-Torre Syndrome in Cutaneous Sebaceous Tumors: Which Strategy?</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Clarhaut-Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot-Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Wierzbicka-Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.1848058. </w:t>
@@ -2244,1095 +2244,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Neuroadaptations in the Expression of Genes Involved in Cholesterol Homeostasis Induced by Chronic, Voluntary Alcohol Intake in Rats</w:t>
+                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Alsebaaly</w:t>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dugast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Favot</w:t>
+                <w:t xml:space="preserve">Carolina Veaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Rabbaa Khabbaz</w:t>
+                <w:t xml:space="preserve">Julien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Solinas</w:t>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.e1098- e1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02350853v1</w:t>
+                <w:t xml:space="preserve">hal-01699562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Veaute</w:t>
+                <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Garnier</w:t>
+                <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barrault</w:t>
+                <w:t xml:space="preserve">Jf. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Cronier</w:t>
+                <w:t xml:space="preserve">L. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699562v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vasseur</w:t>
+                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pohin</w:t>
+                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf. Jégou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Venisse</w:t>
+                <w:t xml:space="preserve">Jean François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (92), pp.36457-36473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699551v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huguier</w:t>
+                <w:t xml:space="preserve">Persistent Neuroadaptations in the Expression of Genes Involved in Cholesterol Homeostasis Induced by Chronic, Voluntary Alcohol Intake in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Alsebaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
+                <w:t xml:space="preserve">Lydia Rabbaa Khabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Jégou</w:t>
+                <w:t xml:space="preserve">Marcello Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (92), pp.36457-36473. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186396v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02350853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of VEGF-induced endothelial cell cycle protein expression through cyclic AMP hydrolysis by PDE2 and PDE4</w:t>
+                <w:t xml:space="preserve">VEGF-induced HUVEC migration and proliferation are decreased by PDE2 and PDE4 inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Keravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 92 (09), pp.634-645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/TH03-12-0768⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 90 (08), pp.334-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/TH03-02-0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186127v1</w:t>
+                <w:t xml:space="preserve">hal-04186086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGF-induced HUVEC migration and proliferation are decreased by PDE2 and PDE4 inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of skin Th17 transcriptional profiles in psoriatic patients under adalimumab biotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffière-Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/TH03-02-0084⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186086v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of skin Th17 transcriptional profiles in psoriatic patients under adalimumab biotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Interleukin-17A-induced production of acute serum amyloid A by keratinocytes contributes to psoriasis pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffière-Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3127⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705097v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-17A-induced production of acute serum amyloid A by keratinocytes contributes to psoriasis pathogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of VEGF-induced endothelial cell cycle protein expression through cyclic AMP hydrolysis by PDE2 and PDE4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Keravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181486. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (09), pp.634-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1160/TH03-12-0768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703911v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncostatin M overexpression induces skin inflammation but is not required in the mouse model of imiquimod-induced psoriasis-like inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,64 +3461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186 (9), pp.2292--2301. </w:t>
@@ -3569,90 +3569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A EXACERBATES PSORIASIFORM DERMATITIS IN A MOUSE MODEL OF HIGH-FAT DIET-INDUCED STEATOHEPATITIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.51--51. </w:t>
@@ -3696,344 +3696,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphinidin inhibits tumor growth by acting on VEGF signalling in endothelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Justiniano</w:t>
+                <w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145291⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (10), pp.2847 - 2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201445215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280466v1</w:t>
+                <w:t xml:space="preserve">hal-01702889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+                <w:t xml:space="preserve">Delphinidin inhibits tumor growth by acting on VEGF signalling in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Keravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abusnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Justiniano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (10), pp.2847 - 2857. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0145291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201445215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702889v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
+                <w:t xml:space="preserve">Erratum: Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Nader</w:t>
+                <w:t xml:space="preserve">Joelle Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauvet Claudia</w:t>
+                <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4047,127 +4047,127 @@
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37 (3), pp.1579-1587. </w:t>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.780-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2012.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2013.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393339v1</w:t>
+                <w:t xml:space="preserve">hal-04686832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
+                <w:t xml:space="preserve">Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Nader</w:t>
+                <w:t xml:space="preserve">Joëlle Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chauvet</w:t>
+                <w:t xml:space="preserve">Chauvet Claudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4181,78 +4181,78 @@
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (3), pp.780-780. </w:t>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.1579-1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2013.303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2012.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686832v1</w:t>
+                <w:t xml:space="preserve">hal-04393339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of IL-1 and Oncostatin M in Acanthosis Associated With Hypertensive Leg Ulcer</w:t>
               </w:r>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alagille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3), pp.1019-1022. </w:t>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Moschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5024,77 +5024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of cyclin-dependent pathway in the inhibitory effect of delphinidin on angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Keravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andriantsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5367,51 +5367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharron Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles Houslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclic Nucleotide Phosphodiesterases in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5614,51 +5614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Khalife" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin-Fillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Naji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Fatrouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Faucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cario" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2025.03.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Bonnecaze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Alsebaaly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rabbaa Khabbaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Keravis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH03-12-0768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH03-02-0084" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keravis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abusnina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Justiniano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145291" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvet Claudia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Rawas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nader" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.303" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.11.030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chaulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alagille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.12.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2JNGDQM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Massonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2009.0163" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Moschitz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2009.0162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Haworth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kemp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)61236-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot Laforge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillingwater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lugnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(03)00433-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463110v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Matz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01568-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1WX2G9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beavo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Francis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Houslay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420020847" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Khalife" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin-Fillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Naji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf253" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Fatrouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Faucheux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cario" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2025.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;quignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Bonnecaze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Alsebaaly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rabbaa Khabbaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00457" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Keravis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH03-02-0084" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH03-12-0768" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keravis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abusnina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Justiniano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Rawas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nader" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvet Claudia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.11.030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chaulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alagille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.12.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2JNGDQM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Massonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2009.0163" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Moschitz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2009.0162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Haworth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kemp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)61236-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot Laforge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillingwater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lugnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(03)00433-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463110v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Matz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01568-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG1WX2G9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beavo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Francis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Houslay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420020847" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>