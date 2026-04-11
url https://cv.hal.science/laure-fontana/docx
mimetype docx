--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1709,243 +1709,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRISE DES FOUILLES SUR LE SITE DES ROCHES D'ABILLY : PREMIERS RÉSULTATS ET PERSPECTIVES DES CAMPAGNES DE 2007 ET 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">Diversification ou stabilité de la prédation au cours du Tardiglaciaire dans les Pyrénées françaises : et si on analysait les données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Walter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (3), pp.477-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2009.13871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547913v1</w:t>
+                <w:t xml:space="preserve">halshs-00408862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification ou stabilité de la prédation au cours du Tardiglaciaire dans les Pyrénées françaises : et si on analysait les données ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPRISE DES FOUILLES SUR LE SITE DES ROCHES D'ABILLY : PREMIERS RÉSULTATS ET PERSPECTIVES DES CAMPAGNES DE 2007 ET 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.67-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00408862v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation du lièvre variable à La Madeleine (Dordogne, France) et le statut d'un petit gibier au Dryas ancien</w:t>
               </w:r>
@@ -4279,51 +4279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche microchronologique en archéologie : étude des encroûtements carbonatés en contextes paléolithique et romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,229 +4389,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système économique et mobilité des chasseurs-collecteurs du massif central aupaléolithique supérieur : un état de la question</w:t>
+                <w:t xml:space="preserve">Economie des ressources animales et environnement des sociétés solutréennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Troubat, O. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Otte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etudes archéologiques (18), pp.103--120, 15 fig., 2018</w:t>
+              <w:t xml:space="preserve">Les Solutréens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.9-36, 15 fig., 3 tabl., 2018, Civilisations et Cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128662v1</w:t>
+                <w:t xml:space="preserve">hal-02299687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie des ressources animales et environnement des sociétés solutréennes</w:t>
+                <w:t xml:space="preserve">Système économique et mobilité des chasseurs-collecteurs du massif central aupaléolithique supérieur : un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Otte. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mangado Llach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Troubat, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Solutréens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.9-36, 15 fig., 3 tabl., 2018, Civilisations et Cultures</w:t>
+              <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes archéologiques (18), pp.103--120, 15 fig., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299687v1</w:t>
+                <w:t xml:space="preserve">hal-05128662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie et nomadisme au Pléniglaciaire supérieur et au Tardiglaciaire en Europe de l’ouest : le système Renne</w:t>
               </w:r>
@@ -4677,285 +4677,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières traces des solutréens dans le massif central français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahaut Digan</w:t>
+                <w:t xml:space="preserve">Le Paléolithique supérieur ancien dans le sud-ouest du Bassin parisien : du Châtelperronien au Gravettien dans les vallées de la Creuse et de la Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dimuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Th. Aubry &amp; M. Almeida. </w:t>
+              <w:t xml:space="preserve">P. Bodu, L. Chehmana, L. Klaric, L. Mevel, S. Soriano &amp; N. Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen.. 40 ans après Smith 66</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-246, 2013</w:t>
+              <w:t xml:space="preserve">LE PALÉOLITHIQUE SUPÉRIEUR ANCIEN DE L’EUROPE DU NORD-OUEST - Réflexions et synthèses à partir d’un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-315, 2013, Mémoire LVI de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538381v1</w:t>
+                <w:t xml:space="preserve">hal-02538327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique supérieur ancien dans le sud-ouest du Bassin parisien : du Châtelperronien au Gravettien dans les vallées de la Creuse et de la Claise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Dimuccio</w:t>
+                <w:t xml:space="preserve">Premières traces des solutréens dans le massif central français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Bodu, L. Chehmana, L. Klaric, L. Mevel, S. Soriano &amp; N. Teyssandier. </w:t>
+              <w:t xml:space="preserve">Th. Aubry &amp; M. Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE PALÉOLITHIQUE SUPÉRIEUR ANCIEN DE L’EUROPE DU NORD-OUEST - Réflexions et synthèses à partir d’un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-315, 2013, Mémoire LVI de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">Le Solutréen.. 40 ans après Smith 66</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-246, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538327v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasser au maximum glaciaire : particularités de l’environnement et prédation</w:t>
               </w:r>
@@ -7444,51 +7444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/chasseurs-de-rennes-en-france-au-paleolithique-superieur.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.50251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06259-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G Drucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nadachowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lemanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Popovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Golubi&#324;ski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss1.104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antonio Dimuccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Walter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13871" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dessberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelinu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Steguweit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Nita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#173;&#8209;fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12875" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourdelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Llabeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado Llach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Candela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimuccio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.oeaw.ac.at/new-aspects-of-the-central-and-eastern-european-upper-palaeolithic-methods-chronology-technology-and-subsistence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mangado Llach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brug&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mzm.cz/en/the-series-anthropos/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dartevelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/le-role-de-lenvironnement-dans-les-comportements-des-chasseurs-cueilleurs-prehistoriques.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laguillaumie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-derniers-chasseurs-cueilleurs-de-l-europe-occidentale-13000-5500-av-j-c-actes-du-colloque-international-de-besancon-doubs-france-epipaleolithique-mesolithique-23-25-octobre-1998.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/chasseurs-de-rennes-en-france-au-paleolithique-superieur.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.50251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06259-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G Drucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nadachowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lemanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Popovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Golubi&#324;ski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss1.104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antonio Dimuccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13871" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Walter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dessberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelinu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Steguweit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Nita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#173;&#8209;fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12875" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourdelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Llabeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado Llach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Almeida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Candela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimuccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.oeaw.ac.at/new-aspects-of-the-central-and-eastern-european-upper-palaeolithic-methods-chronology-technology-and-subsistence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mangado Llach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brug&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mzm.cz/en/the-series-anthropos/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dartevelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/le-role-de-lenvironnement-dans-les-comportements-des-chasseurs-cueilleurs-prehistoriques.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laguillaumie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-derniers-chasseurs-cueilleurs-de-l-europe-occidentale-13000-5500-av-j-c-actes-du-colloque-international-de-besancon-doubs-france-epipaleolithique-mesolithique-23-25-octobre-1998.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>