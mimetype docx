--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -889,243 +889,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The four seasons of reindeer: Non-migrating reindeer in the Dordogne region (France) between 30 and 18 k? Data from the Middle and Upper Magdalenian at La Madeleine and methods of seasonality determination</w:t>
+                <w:t xml:space="preserve">LA QUESTION DE LA RELATION SOCIÉTÉS-ENVIRONNEMENTS EN PRÉHISTOIRE : L'EXEMPLE DU SOLUTRÉEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la SERPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.61-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684514v1</w:t>
+                <w:t xml:space="preserve">hal-02547951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact, circulation et échange dans les sociétés du passé : contributions de l’étude des matières dures animales, université de Trnava (Slovaquie), 2-3 mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (2), pp.384-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA QUESTION DE LA RELATION SOCIÉTÉS-ENVIRONNEMENTS EN PRÉHISTOIRE : L'EXEMPLE DU SOLUTRÉEN</w:t>
+                <w:t xml:space="preserve">The four seasons of reindeer: Non-migrating reindeer in the Dordogne region (France) between 30 and 18 k? Data from the Middle and Upper Magdalenian at La Madeleine and methods of seasonality determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la SERPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.346-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547951v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtus (Sumeriomys) bifrons nov. sp. (Rodentia, Mammalia), un nouveau campagnol pour le Pléistocène supérieur français, reconnu aux Petits Guinards (Creuzier-le-Vieux, Allier, France)</w:t>
               </w:r>
@@ -2007,614 +2007,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une préhampe magdalénienne en bois de renne aux Petits Guinards (Allier, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'accumulation faunique de l'ossuaire de la grotte de Pech-merle (Cabrerets, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lang</w:t>
+                <w:t xml:space="preserve">Christelle Dessberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bonani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irka Hajdas</w:t>
+                <w:t xml:space="preserve">Jean-Claude Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5, pp.725-733</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00085582v1</w:t>
+                <w:t xml:space="preserve">halshs-00084412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accumulation faunique de l'ossuaire de la grotte de Pech-merle (Cabrerets, Lot)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The upper palaeolithic site of Poiana Ciresului (Piatra Neamt, north-eastern Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Anghelinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Steguweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (1), pp.77-88</w:t>
+              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.319-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00084412v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00106969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upper palaeolithic site of Poiana Ciresului (Piatra Neamt, north-eastern Romania)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+                <w:t xml:space="preserve">Une préhampe magdalénienne en bois de renne aux Petits Guinards (Allier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Anghelinu</w:t>
+                <w:t xml:space="preserve">Laurent Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif Steguweit</w:t>
+                <w:t xml:space="preserve">Georges Bonani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Nita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Fontana</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36, pp.319-331</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.725-733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00106969v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique supérieur récent du nord du Massif Central: des données inattendues sur le site des Petits Guinards à Creuzier-le-Vieux (Allier, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site Mésolithique des Baraquettes (Velzic, Cantal) et le peuplement de la moyenne montagne Cantalienne des origines à la fin du Mésolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Jeannet</w:t>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
+                <w:t xml:space="preserve">Stephan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean­‑françois Pasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (1), pp.77-93</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXXII, pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539190v1</w:t>
+                <w:t xml:space="preserve">hal-02548577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Mésolithique des Baraquettes (Velzic, Cantal) et le peuplement de la moyenne montagne Cantalienne des origines à la fin du Mésolithique.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean­‑françois Pasty</w:t>
+                <w:t xml:space="preserve">Paléolithique supérieur récent du nord du Massif Central: des données inattendues sur le site des Petits Guinards à Creuzier-le-Vieux (Allier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Marcel Jeannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, XXXII, pp.282</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (1), pp.77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548577v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Renne, l’Aurochs et les volcans. Hommes, gibiers et reconquête forestière en Grande Limagne entre 12 300 BP et 7 500 BP</w:t>
               </w:r>
@@ -2682,77 +2682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau sondage sur le site paléolithique des Petits Guinards à Creuzier-le-Vieux (Allier, France) : des données inattendues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jeannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Magoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2862,174 +2862,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FAUNE DU PONT-DE-LONGUES (LES MAYTRES-DE-VEYRE, PUY-DE-DOME) : ANALYSE ARCHEOZOOLOGIQUE DES RESTES FAUNIQUES D'UN SITE MAGDALENIEN DE PLEIN AIR</w:t>
+                <w:t xml:space="preserve">La chasse au renne au Paléolithique supérieur dans le sud-ouest de la France : nouvelles hypothèses de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (1), pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pal.2000.1600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538824v1</w:t>
+                <w:t xml:space="preserve">hal-02539173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chasse au renne au Paléolithique supérieur dans le sud-ouest de la France : nouvelles hypothèses de travail</w:t>
+                <w:t xml:space="preserve">LA FAUNE DU PONT-DE-LONGUES (LES MAYTRES-DE-VEYRE, PUY-DE-DOME) : ANALYSE ARCHEOZOOLOGIQUE DES RESTES FAUNIQUES D'UN SITE MAGDALENIEN DE PLEIN AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (2), pp.109-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/pal.2000.1600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539173v1</w:t>
+                <w:t xml:space="preserve">hal-02538824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA FAUNE DE L'HORIZON CHÂTELPERRONIEN DE BELVIS (AUDE, FRANCE)</w:t>
               </w:r>
@@ -3365,259 +3365,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociétés nomades et gibiers migrateurs : une perception figée de la mobilité des chasseurs collecteurs du Paléolithique supérieur européen</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In L. Fontana et S. de Beaune (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie. Actes du colloque de Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.187-191, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04245995v1</w:t>
+                <w:t xml:space="preserve">halshs-04246005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">II. Archäologie and Klima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">In L. Fontana et S. de Beaune (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Metzger (Hg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie. Actes du colloque de Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.187-191, 2025</w:t>
+              <w:t xml:space="preserve">Das Klima im Lichte der Geistes-undSozialwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Scwabe Verlag, pp.15-59, 2025, 978-3-7965-4942-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04246005v1</w:t>
+                <w:t xml:space="preserve">halshs-05045406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II. Archäologie and Klima</w:t>
+                <w:t xml:space="preserve">Sociétés nomades et gibiers migrateurs : une perception figée de la mobilité des chasseurs collecteurs du Paléolithique supérieur européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alexis Metzger (Hg.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In L. Fontana et S. de Beaune (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Klima im Lichte der Geistes-undSozialwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Scwabe Verlag, pp.15-59, 2025, 978-3-7965-4942-7</w:t>
+              <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie. Actes du colloque de Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.187-191, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05045406v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nomadism cycle of recent palaeolithic societies from Reindeer antler economy</w:t>
               </w:r>
@@ -3711,51 +3711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrondière-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,354 +4062,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système économique et mobilité des chasseurs-collecteurs du massif central au paléolithique supérieur : un état de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’approche microchronologique en archéologie : étude des encroûtements carbonatés en contextes paléolithique et romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">O. Troubat. </w:t>
+              <w:t xml:space="preserve">Chloé Andrieu; Sophie Houdart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etudes archéologiques (18), pp.103-120, 15 fig., 2018, 978-2-9152-3312-4</w:t>
+              <w:t xml:space="preserve">La composition du temps. Prédictions, événements, narrations historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Boccard, pp.19-38, 2018, Colloques de la MAE René-Ginouvès (15), 978-2-7018-0567-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299620v1</w:t>
+                <w:t xml:space="preserve">hal-01979097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cervidés</w:t>
+                <w:t xml:space="preserve">Système économique et mobilité des chasseurs-collecteurs du massif central au paléolithique supérieur : un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mangado Llach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Troubat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disparus ? Les mammifères au temps de Cro-Magnon en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du CEDARC, pp.97-122, 27 fig., 2018, Guides archéologiques du Malgré-Tout</w:t>
+              <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes archéologiques (18), pp.103-120, 15 fig., 2018, 978-2-9152-3312-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299616v1</w:t>
+                <w:t xml:space="preserve">hal-02299620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche microchronologique en archéologie : étude des encroûtements carbonatés en contextes paléolithique et romain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cervidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La composition du temps. Prédictions, événements, narrations historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de Boccard, pp.19-38, 2018, Colloques de la MAE René-Ginouvès (15), 978-2-7018-0567-2</w:t>
+              <w:t xml:space="preserve">Disparus ? Les mammifères au temps de Cro-Magnon en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CEDARC, pp.97-122, 27 fig., 2018, Guides archéologiques du Malgré-Tout</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979097v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des ressources animales et environnement des sociétés solutréennes</w:t>
               </w:r>
@@ -4507,64 +4507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mangado Llach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Troubat, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
@@ -4677,285 +4677,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique supérieur ancien dans le sud-ouest du Bassin parisien : du Châtelperronien au Gravettien dans les vallées de la Creuse et de la Claise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Dimuccio</w:t>
+                <w:t xml:space="preserve">Premières traces des solutréens dans le massif central français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Bodu, L. Chehmana, L. Klaric, L. Mevel, S. Soriano &amp; N. Teyssandier. </w:t>
+              <w:t xml:space="preserve">Th. Aubry &amp; M. Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE PALÉOLITHIQUE SUPÉRIEUR ANCIEN DE L’EUROPE DU NORD-OUEST - Réflexions et synthèses à partir d’un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-315, 2013, Mémoire LVI de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">Le Solutréen.. 40 ans après Smith 66</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-246, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538327v1</w:t>
+                <w:t xml:space="preserve">hal-02538381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières traces des solutréens dans le massif central français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahaut Digan</w:t>
+                <w:t xml:space="preserve">Le Paléolithique supérieur ancien dans le sud-ouest du Bassin parisien : du Châtelperronien au Gravettien dans les vallées de la Creuse et de la Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dimuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Th. Aubry &amp; M. Almeida. </w:t>
+              <w:t xml:space="preserve">P. Bodu, L. Chehmana, L. Klaric, L. Mevel, S. Soriano &amp; N. Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen.. 40 ans après Smith 66</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-246, 2013</w:t>
+              <w:t xml:space="preserve">LE PALÉOLITHIQUE SUPÉRIEUR ANCIEN DE L’EUROPE DU NORD-OUEST - Réflexions et synthèses à partir d’un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-315, 2013, Mémoire LVI de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538381v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasser au maximum glaciaire : particularités de l’environnement et prédation</w:t>
               </w:r>
@@ -5087,103 +5087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECENT RESULTS FROM THE UPPER PALEOLITHIC SITE OF POIANA CIRESULUI – PIATRA NEAMT (NORTHEASTERN ROMANIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cârciumaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Anghelinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Steguweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Neugebauer-Maresch; Linda R. Owen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New aspects of the central and eastern european upper palaeolithic – methods, chronology, technology and subsistence</w:t>
@@ -5223,535 +5223,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of total animal exploitation : introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammoth procurement and exploitation at Milovice (Czech Republic) : new data for the Moravian Gravettian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Fontana, F.-X Chauvière &amp; A. Bridault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In search of Total Animal Exploitation. Case Studies from the Upper Palaeolithic and Mesolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42, pp.1-3, 2009, British archaeological Reports - International Series 2040</w:t>
+              <w:t xml:space="preserve">In search of Total Animal Exploitation. Case Studies from the Upper Palaeolithic and Mesolithic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John and Erica Hedges (BAR International series 2040), pp.45-69, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458210v1</w:t>
+                <w:t xml:space="preserve">halshs-00458207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des ressources et territoire dans le Massif central français au Paléolithique supérieur : approche méthodologique et hypothèses</w:t>
+                <w:t xml:space="preserve">The total exploitation of reindeer at the site of Les Petits Guinards : what's new about the annual cycle of nomadism of Magdalenian groups in the French Massif Central ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Djindjian, J. Kozlowski &amp; N. </w:t>
+              <w:t xml:space="preserve">L. Fontana, F.-X Chauvière &amp; A. Bridault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le concept de territoires dans le Paléolithique supérieur européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress (BAR International Series 1938), pp.201-215, 2009</w:t>
+              <w:t xml:space="preserve">In search of Total Animal Exploitation. Case Studies from the Upper Palaeolithic and Mesolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. &amp; E. Hedges (BAR International series 2040), pp.101-111, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00408994v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and exploitation patterns of mammoth at Milovice (area G excepted)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation des ressources et territoire dans le Massif central français au Paléolithique supérieur : approche méthodologique et hypothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Martin Oliva. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mangado Llach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Djindjian, J. Kozlowski &amp; N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milovice: site of the mammoth people below the Pavlov hills : the question of mammoth bone structures</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-105, 2009, Anthropos, 9788070283332</w:t>
+              <w:t xml:space="preserve">Le concept de territoires dans le Paléolithique supérieur européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress (BAR International Series 1938), pp.201-215, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00409243v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The total exploitation of reindeer at the site of Les Petits Guinards : what's new about the annual cycle of nomadism of Magdalenian groups in the French Massif Central ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and exploitation patterns of mammoth at Milovice (area G excepted)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L. Fontana, F.-X Chauvière &amp; A. Bridault. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Oliva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In search of Total Animal Exploitation. Case Studies from the Upper Palaeolithic and Mesolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. &amp; E. Hedges (BAR International series 2040), pp.101-111, 2009</w:t>
+              <w:t xml:space="preserve">Milovice: site of the mammoth people below the Pavlov hills : the question of mammoth bone structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moravské Zemské Muzeum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-105, 2009, Anthropos, 9788070283332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458209v1</w:t>
+                <w:t xml:space="preserve">halshs-00409243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammoth procurement and exploitation at Milovice (Czech Republic) : new data for the Moravian Gravettian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of total animal exploitation : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Oliva</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Fontana, F.-X Chauvière &amp; A. Bridault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In search of Total Animal Exploitation. Case Studies from the Upper Palaeolithic and Mesolithic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John and Erica Hedges (BAR International series 2040), pp.45-69, 2009</w:t>
+              <w:t xml:space="preserve">In search of Total Animal Exploitation. Case Studies from the Upper Palaeolithic and Mesolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, pp.1-3, 2009, British archaeological Reports - International Series 2040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458207v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'acquisition et d'exploitation des ressources</w:t>
               </w:r>
@@ -5763,51 +5763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaune (de), Sophie A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasseurs-cueilleurs : comment vivaient les hommes du Paléolithique supérieur - méthodes d'analyse et d'interprétation en préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.117-130, 2007</w:t>
@@ -5912,473 +5912,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'exploitation des rennes dans le Protomagdalénien du Blot (Haute-Loire, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires, mobilité et échanges au Magdalénien dans l'Aude et le Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-147, 2005, Mémoire de la Société préhistorique française XXXIX</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, pp.355-370, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409198v1</w:t>
+                <w:t xml:space="preserve">halshs-00008490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, mobilité et échanges au Magdalénien dans l'Aude et le Massif Central (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités d'exploitation des rennes dans le Protomagdalénien du Blot (Haute-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, pp.355-370, 2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrie osseuse et parure du Solutréen au Magdalénien en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-147, 2005, Mémoire de la Société préhistorique française XXXIX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008490v1</w:t>
+                <w:t xml:space="preserve">halshs-00409198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie et fonction des occupations pré et protohistoriques du site les Patureaux à Clermont-Ferrand, Puy-de-Dôme</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le statut du lièvre variable (Lepus fimidus) en Europe occidentale au Magdalénien: premier bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5è Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-84, 2004</w:t>
+              <w:t xml:space="preserve">PETITS ANIMAUX ET SOCIETES HUMAINES. Du complément alimentaire aux ressources utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-312, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540208v1</w:t>
+                <w:t xml:space="preserve">hal-02540199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPME LE CIMETIÈRE À ROMAGNAT (PUY-DE-DÔME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmely Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5è Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-84, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut du lièvre variable (Lepus fimidus) en Europe occidentale au Magdalénien: premier bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomie et fonction des occupations pré et protohistoriques du site les Patureaux à Clermont-Ferrand, Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Saintot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETITS ANIMAUX ET SOCIETES HUMAINES. Du complément alimentaire aux ressources utilitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.297-312, 2004</w:t>
+              <w:t xml:space="preserve">5è Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-84, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540199v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des variations environnementales par les faunes chassées dans les zones de moyenne montagne d'Europe occidentale, au Tardiglaciaire et au début de l’Holocène.</w:t>
               </w:r>
@@ -6526,437 +6526,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Baraquettes : Etude archéozoologique</w:t>
+                <w:t xml:space="preserve">Stratégies de subsistance au Badegoulien et au Magdalénien en Auvergne: nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.429-432, 2000</w:t>
+              <w:t xml:space="preserve">Le Paléolithique supérieur récent : nouvelles données sur le peuplement et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-65, 2000, Mémoire de la Société préhistorique française t. XXVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540101v1</w:t>
+                <w:t xml:space="preserve">hal-02540111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de subsistance au Badegoulien et au Magdalénien en Auvergne: nouvelles données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE CHEIX (SAINT-DIÉRY, PUY-DE-DôME) : UNE OCCUPATION ÉPIPALÉOLITHIQUE DE LA MOYENNE MONTAGNE AUVERGNATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Paléolithique supérieur récent : nouvelles données sur le peuplement et l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-65, 2000, Mémoire de la Société préhistorique française t. XXVIII</w:t>
+              <w:t xml:space="preserve">Les derniers chasseurs d'Europe occidentale (13 000 - 5 500 av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-196, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540111v1</w:t>
+                <w:t xml:space="preserve">hal-02540126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CHEIX (SAINT-DIÉRY, PUY-DE-DôME) : UNE OCCUPATION ÉPIPALÉOLITHIQUE DE LA MOYENNE MONTAGNE AUVERGNATE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Baraquettes : Etude archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les derniers chasseurs d'Europe occidentale (13 000 - 5 500 av. J.-C.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.429-432, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02540126v1</w:t>
+                <w:t xml:space="preserve">hal-02540101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuplement de la moyenne montagne auvergnate (Haute et Basse Auvergne, France) de la fin du Magdalénien au Mésolithique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La faune du Magdalénien moyen de Canecaude (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Delpuech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe des derniers chasseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.529-538, 1999</w:t>
+              <w:t xml:space="preserve">Les faciès leptolithiques du nord-ouest méditerranéen : milieux naturels et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-286, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540082v1</w:t>
+                <w:t xml:space="preserve">hal-02540069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune du Magdalénien moyen de Canecaude (Aude)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le peuplement de la moyenne montagne auvergnate (Haute et Basse Auvergne, France) de la fin du Magdalénien au Mésolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Delpuech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les faciès leptolithiques du nord-ouest méditerranéen : milieux naturels et culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.285-286, 1999</w:t>
+              <w:t xml:space="preserve">L'Europe des derniers chasseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.529-538, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540069v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et subsistance au Magdalénien supérieur et final en Auvergne</w:t>
               </w:r>
@@ -7181,51 +7181,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiproxy des pratiques agricoles en bordure du lac de Chalain : l'apport de nouveaux éléments à un vieux débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,51 +7319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déboisement par le feu du littoral de Chalain (Jura, F) pour l’exploitation agro-pastorale à l’époque carolingienne :caractérisation géo-archéologique et paléo-environnementale d’une « anomalie » pédo-sédimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Menbrivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,90 +7431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/chasseurs-de-rennes-en-france-au-paleolithique-superieur.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.50251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06259-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G Drucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nadachowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lemanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Popovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Golubi&#324;ski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss1.104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antonio Dimuccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13871" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Walter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dessberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faurie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelinu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Steguweit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Nita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#173;&#8209;fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12875" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourdelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Llabeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado Llach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Almeida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Candela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimuccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.oeaw.ac.at/new-aspects-of-the-central-and-eastern-european-upper-palaeolithic-methods-chronology-technology-and-subsistence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mangado Llach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brug&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mzm.cz/en/the-series-anthropos/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dartevelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/le-role-de-lenvironnement-dans-les-comportements-des-chasseurs-cueilleurs-prehistoriques.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laguillaumie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-derniers-chasseurs-cueilleurs-de-l-europe-occidentale-13000-5500-av-j-c-actes-du-colloque-international-de-besancon-doubs-france-epipaleolithique-mesolithique-23-25-octobre-1998.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/chasseurs-de-rennes-en-france-au-paleolithique-superieur.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.50251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06259-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G Drucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nadachowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lemanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Popovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Golubi&#324;ski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss1.104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Antonio Dimuccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13871" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Walter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dessberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelinu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Steguweit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Nita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#173;&#8209;fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12875" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourdelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Llabeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado Llach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Candela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimuccio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.oeaw.ac.at/new-aspects-of-the-central-and-eastern-european-upper-palaeolithic-methods-chronology-technology-and-subsistence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brug&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mangado Llach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mzm.cz/en/the-series-anthropos/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dartevelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/le-role-de-lenvironnement-dans-les-comportements-des-chasseurs-cueilleurs-prehistoriques.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laguillaumie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-derniers-chasseurs-cueilleurs-de-l-europe-occidentale-13000-5500-av-j-c-actes-du-colloque-international-de-besancon-doubs-france-epipaleolithique-mesolithique-23-25-octobre-1998.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>