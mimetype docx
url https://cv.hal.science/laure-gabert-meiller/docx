--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic Acid (DHA) Bioavailability in Humans after Oral Intake of DHA-Containing Triacylglycerol or the Structured Phospholipid AceDoPC®</w:t>
+                <w:t xml:space="preserve">Probiotic from human breast milk, Lactobacillus fermentum, promotes growth in animal model of chronic malnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssa Hachem</w:t>
+                <w:t xml:space="preserve">Pierre Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Nacir</w:t>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Picq</w:t>
+                <w:t xml:space="preserve">Mélanie Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Belkouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
+                <w:t xml:space="preserve">Valérie Sauvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12010251⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (3), pp.374 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41390-020-0774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541630v2</w:t>
+                <w:t xml:space="preserve">hal-02998911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids reduce lipid cardiovascular risk factors in overweight postmenopausal women: towards a gut sphingomyelin-cholesterol interplay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docosahexaenoic Acid (DHA) Bioavailability in Humans after Oral Intake of DHA-Containing Triacylglycerol or the Structured Phospholipid AceDoPC®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vors</w:t>
+                <w:t xml:space="preserve">Houda Nacir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+                <w:t xml:space="preserve">Madeleine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lecomte</w:t>
+                <w:t xml:space="preserve">Mounir Belkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Combe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-318155⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154680v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic from human breast milk, Lactobacillus fermentum, promotes growth in animal model of chronic malnutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk polar lipids reduce lipid cardiovascular risk factors in overweight postmenopausal women: towards a gut sphingomyelin-cholesterol interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poinsot</w:t>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mitchell</w:t>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sauvinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Meiller</w:t>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88 (3), pp.374 - 381. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (3), pp.487-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41390-020-0774-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-318155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998911v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic inflexibility is an early marker of bed-rest–induced glucose intolerance even when fat mass is stable</w:t>
               </w:r>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary composition in obese vs normal-weight subjects: towards a role in postprandial lipid metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,51 +1860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating absorption and postprandial handling of dietary fatty acids by structuring fat in the meal: a randomized crossover clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,78 +2205,78 @@
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (2), pp.802-810. </w:t>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.802 - 810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2012-3289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981997v1</w:t>
+                <w:t xml:space="preserve">hal-02644610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visceral Fat Accumulation During Lipid Overfeeding Is Related to Subcutaneous Adipose Tissue Characteristics in Healthy Men</w:t>
               </w:r>
@@ -2339,495 +2339,495 @@
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (2), pp.802 - 810. </w:t>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.802-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2012-3289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644610v1</w:t>
+                <w:t xml:space="preserve">hal-01981997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of high-temperature conversion and equilibration methods for the determination of d31-palmitic acid oxidation in man using continuous-flow isotope ratio mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sauvinet</w:t>
+                <w:t xml:space="preserve">Impact of a Resistant Dextrin with a Prolonged Oxidation Pattern on Day-Long Ghrelin Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sauvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gabert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.63 - 72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254888v1</w:t>
+                <w:t xml:space="preserve">hal-02648775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Resistant Dextrin with a Prolonged Oxidation Pattern on Day-Long Ghrelin Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">13C tracer recovery in human stools after digestion of a fat-rich meal labelled with [1,1,1-13C3]tripalmitin and [1,1,1-13C3]triolein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Corinne Louche-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Gabert</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (19), pp.2697-2703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648775v1</w:t>
+                <w:t xml:space="preserve">hal-02651867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C tracer recovery in human stools after digestion of a fat-rich meal labelled with [1,1,1-13C3]tripalmitin and [1,1,1-13C3]triolein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of high-temperature conversion and equilibration methods for the determination of d31-palmitic acid oxidation in man using continuous-flow isotope ratio mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sauvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vors</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Louche-Pelissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
+                <w:t xml:space="preserve">Hubert Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (19), pp.2697-2703. </w:t>
+              <w:t xml:space="preserve">, 2011, 25 (19), pp.2749-2759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.5067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651867v1</w:t>
+                <w:t xml:space="preserve">hal-03254888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2839,338 +2839,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids reduce lipid cardiovascular risk factors in overweight postmenopausal women: towards a gut sphingomyelin-cholesterol interplay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Milk polar lipids reduce cholesterolemia by decreasing cholesterol absorption in humans (P06-041-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. 3 (supplément 1 juin 2019), 2019, Current Developments in Nutrition. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. Current Developments in Nutrition, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzz031.P06-041-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269491v1</w:t>
+                <w:t xml:space="preserve">hal-02734267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids reduce cholesterolemia by decreasing cholesterol absorption in humans (P06-041-19)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Milk polar lipids reduce lipid cardiovascular risk factors in overweight postmenopausal women: towards a gut sphingomyelin-cholesterol interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Meiller</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. Current Developments in Nutrition, 2019, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. 3 (supplément 1 juin 2019), 2019, Current Developments in Nutrition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzz031.P06-041-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734267v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pendotoxemia changes and inflammation by increased postprandial fat intake in acute and chronic weight in humans from normal to obese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,441 +3245,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes impliqués dans les altérations métaboliques liées à la prise de poids au cours d’un protocole de surnutrition chez l’homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alligier</w:t>
+                <w:t xml:space="preserve">Cinétiques postprandiales d’absorption et d’oxydation des lipides selon l’état émulsionné de la matière grasse ingérée chez le volontaire de poids normal ou obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sothier</w:t>
+                <w:t xml:space="preserve">M. Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilleul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier-Fouilloux</w:t>
+                <w:t xml:space="preserve">S. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (Suppl. 1), 2011, Résumés des communications de la réunion scientifique de la SFD et de la SFD Paramédical</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747589v1</w:t>
+                <w:t xml:space="preserve">hal-02747640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétiques postprandiales d’absorption et d’oxydation des lipides selon l’état émulsionné de la matière grasse ingérée chez le volontaire de poids normal ou obèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of fat emulsification on postprandial lipemia and lipid oxidation in lean and obese subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Normand</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (Suppl. 1), 2011, Résumés des communications de la réunion scientifique de la SFD et de la SFD Paramédical</w:t>
+              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747640v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fat emulsification on postprandial lipemia and lipid oxidation in lean and obese subjects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Drai</w:t>
+                <w:t xml:space="preserve">Caractérisation des mécanismes impliqués dans les altérations métaboliques liées à la prise de poids au cours d’un protocole de surnutrition chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meugnier-Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011</w:t>
+                <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (Suppl. 1), 2011, Résumés des communications de la réunion scientifique de la SFD et de la SFD Paramédical</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747634v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3710,77 +3710,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lipides polaires laitiers diminuent les facteurs lipidiques du risque cardiovasculaire chez des femmes ménopausées : rôle potentiel de l’interaction intestinale sphingomyéline/cholestérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih · Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3822,90 +3822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered postprandial lipemia and fatty acid handling in obese vs. Normal-weight men is rectified by reducing dietary fat load: A dose-response trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Louche-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre composition salivaire, obésité et métabolisme lipidique postprandial chez l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541630v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010251" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-318155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mitchell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0774-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Giorgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theytaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hodson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500703" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MZFR38B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecoultre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.116988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1372600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-P&#233;lissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.043976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-3289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03254888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5173" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF94D86E59B7686B1C693AB67D76FFD0E68F2BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sauvinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-Pelissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95713802778D3467D23BF88F7DDA74DA4749C2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz031.P06-041-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1262363612710984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier-Fouilloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209813.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209823.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209907.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vors" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0774-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541630v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-318155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Giorgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theytaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hodson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500703" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MZFR38B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecoultre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.116988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1372600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-P&#233;lissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.043976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-3289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sauvinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-Pelissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95713802778D3467D23BF88F7DDA74DA4749C2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03254888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5173" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF94D86E59B7686B1C693AB67D76FFD0E68F2BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz031.P06-041-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1262363612710984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209823.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209907.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sothier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier-Fouilloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209813.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vors" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>