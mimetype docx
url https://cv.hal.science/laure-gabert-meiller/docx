--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -1038,307 +1038,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of roux-en-Y gastric bypass surgery on postprandial fructose metabolism</w:t>
+                <w:t xml:space="preserve">Dietary emulsifiers from milk and soybean differently impact adiposity and inflammation in association with modulation of colonic goblet cells in high-fat fed mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Surowska</w:t>
+                <w:t xml:space="preserve">M. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Giorgi</w:t>
+                <w:t xml:space="preserve">L. Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Theytaz</w:t>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Campos</w:t>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hodson</w:t>
+                <w:t xml:space="preserve">M. Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (3), pp.589-96. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (3), pp.609-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.21410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201500703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850294v1</w:t>
+                <w:t xml:space="preserve">hal-01850051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary emulsifiers from milk and soybean differently impact adiposity and inflammation in association with modulation of colonic goblet cells in high-fat fed mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of roux-en-Y gastric bypass surgery on postprandial fructose metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Couedelo</w:t>
+                <w:t xml:space="preserve">A. Surowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meugnier</w:t>
+                <w:t xml:space="preserve">S. de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+                <w:t xml:space="preserve">F. Theytaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Letisse</w:t>
+                <w:t xml:space="preserve">V. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201500703⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.589-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.21410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01850051v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise performed immediately after fructose ingestion enhances fructose oxidation and suppresses fructose storage</w:t>
               </w:r>
@@ -3245,441 +3245,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétiques postprandiales d’absorption et d’oxydation des lipides selon l’état émulsionné de la matière grasse ingérée chez le volontaire de poids normal ou obèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vors</w:t>
+                <w:t xml:space="preserve">Caractérisation des mécanismes impliqués dans les altérations métaboliques liées à la prise de poids au cours d’un protocole de surnutrition chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
+                <w:t xml:space="preserve">M. Sothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Normand</w:t>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier-Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (Suppl. 1), 2011, Résumés des communications de la réunion scientifique de la SFD et de la SFD Paramédical</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747640v1</w:t>
+                <w:t xml:space="preserve">hal-02747589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fat emulsification on postprandial lipemia and lipid oxidation in lean and obese subjects</w:t>
+                <w:t xml:space="preserve">Cinétiques postprandiales d’absorption et d’oxydation des lipides selon l’état émulsionné de la matière grasse ingérée chez le volontaire de poids normal ou obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (Suppl. 1), 2011, Résumés des communications de la réunion scientifique de la SFD et de la SFD Paramédical</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747634v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes impliqués dans les altérations métaboliques liées à la prise de poids au cours d’un protocole de surnutrition chez l’homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alligier</w:t>
+                <w:t xml:space="preserve">Influence of fat emulsification on postprandial lipemia and lipid oxidation in lean and obese subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meugnier-Fouilloux</w:t>
+                <w:t xml:space="preserve">G. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
+              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (Suppl. 1), 2011, Résumés des communications de la réunion scientifique de la SFD et de la SFD Paramédical</w:t>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747589v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0774-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541630v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-318155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Giorgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theytaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hodson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500703" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MZFR38B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecoultre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.116988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1372600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-P&#233;lissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.043976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-3289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sauvinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-Pelissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95713802778D3467D23BF88F7DDA74DA4749C2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03254888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5173" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF94D86E59B7686B1C693AB67D76FFD0E68F2BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz031.P06-041-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1262363612710984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209823.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209907.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sothier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier-Fouilloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209813.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vors" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0774-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541630v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-318155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedelo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MZFR38B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Giorgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theytaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hodson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecoultre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.116988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1372600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-P&#233;lissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.043976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-3289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sauvinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-Pelissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95713802778D3467D23BF88F7DDA74DA4749C2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03254888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5173" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF94D86E59B7686B1C693AB67D76FFD0E68F2BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz031.P06-041-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1262363612710984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier-Fouilloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209813.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209823.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209907.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vors" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>