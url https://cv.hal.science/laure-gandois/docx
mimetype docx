--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gandois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.110093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity in Methane Biogeochemistry and Prokaryotic Community Structure in Sub‐Arctic Waterbodies in Northern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (12), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of peatland CO2 fluxes using drone multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E.J. Jassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103060. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of peat formation and development in the central Congo Basin and the Batéké Plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Gloire Lungela Tchimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspense Averti Ifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Elenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Milongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 680, pp.113334. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbon Source in a Carbon Sink: Carbon Dioxide and Methane Dynamics in Open‐Water Peatland Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Linkhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial communities shape peatland carbon dynamics: New insights and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabello-Yeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernandes-Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (7), pp.109345. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of habitat fragmentation and habitat amount on soil fungi communities in ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01821-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of microbial communities in high‐latitude ecosystems: Contrasting drivers for methanogens, methanotrophs and global prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.3364 - 3386. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of dissolved inorganic carbon in a karst groundwater fed peatland using δ13CDIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.121254. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dominant Vegetation Phenology in a Sphagnum Mountain Peatland Using In Situ and Sentinel‐2 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JG007403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes Controlling Methane Emissions From a Tropical Peatland Drainage Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhailah Isnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asri Akmal Bin Haji Suhip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG007194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological connectivity controls dissolved organic carbon exports in a peatland-dominated boreal catchment stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3935-3955. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3935-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter concentration and composition discontinuity at the peat-pool interface in a boreal peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.4571-4588. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-4571-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide and Methane Dynamics in a Peatland Headwater Stream: Origins, Processes and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (7), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG006855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.674. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01759-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.362-362. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-00991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of DOC Export From a Russian Subarctic Catchment Underlain by Discontinuous Permafrost, Highlighted by High‐Frequency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Solnyshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JG006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature differently affected methanogenic pathways and microbial communities in sub-Antarctic freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Astorga-España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.106575. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic oxidation of methane and associated microbiome in anoxic water of Northwestern Siberian lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.139588. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential for Mobilization of Old Soil Carbon After Permafrost Thaw: A Synthesis of 14 C Measurements From the Northern Permafrost Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Estop‐aragonés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olefeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia I Czimczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-oxycline methane oxidation can fully uptake CH4 produced in sediments: case study of a lake in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gerardo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60394-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-020-00944-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream organic matter exports from a montane peatland (2015-01-01 to 2018-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.899200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 emissions from an undrained tropical peatland: Interacting influences of temperature, shading and water table depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jangarun Eri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuu Ming Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.2885-2899. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of peatland permafrost to dissolved organic matter along a thaw gradient in North Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (24), pp.14165-14174. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02358892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mcclymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of “blue carbon” storage by mangrove ageing: Evidence from a 66-year chronosequence in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.2325-2338. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact et quel devenir des pollutions en métaux lourds en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.285-301. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01474123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining cadmium critical concentrations in natural soils by assessing Collembola mortality, reproduction and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 7, pp. 415-422. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of biomass net uptake for a trace metal budget in a forest stand in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vanderheijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp. 5870-5877. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la matière organique dissoute de lacs de Yakoutie pour tracer l’origine du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondita Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying peatland lateral carbon export using a radon mass-balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation du carbone fluvial à l'éxutoire de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydrochimique de la tourbière de la tourbière de Bernadouze pour l’évaluation des flux de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A researcher experience in the Haut Vicdessos OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets Mohavs: Matières Organiques et éléments traces métaliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique dissoute des tourbières dans des contextes contrastés : origine, dynamique et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une tourbière sur la composition des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teysserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unctional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone en stock sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d’estuaires amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphagnum and Herbaceous Net Ecosystem Exchanges in a Pyrenean Peatland: A Long-Term Study Using the ISBA Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05519995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan des Elements Traces Métalliques (ETM) dans des écosystèmes forestiers français. Modélisation, spéciation et charges critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gandois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity in Methane Biogeochemistry and Prokaryotic Community Structure in Sub‐Arctic Waterbodies in Northern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (12), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of peatland CO2 fluxes using drone multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E.J. Jassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103060. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of peat formation and development in the central Congo Basin and the Batéké Plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Gloire Lungela Tchimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspense Averti Ifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Elenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Milongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 680, pp.113334. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of habitat fragmentation and habitat amount on soil fungi communities in ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01821-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial communities shape peatland carbon dynamics: New insights and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabello-Yeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernandes-Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (7), pp.109345. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbon Source in a Carbon Sink: Carbon Dioxide and Methane Dynamics in Open‐Water Peatland Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Linkhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dominant Vegetation Phenology in a Sphagnum Mountain Peatland Using In Situ and Sentinel‐2 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JG007403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes Controlling Methane Emissions From a Tropical Peatland Drainage Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhailah Isnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asri Akmal Bin Haji Suhip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG007194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of microbial communities in high‐latitude ecosystems: Contrasting drivers for methanogens, methanotrophs and global prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.3364 - 3386. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of dissolved inorganic carbon in a karst groundwater fed peatland using δ13CDIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.121254. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological connectivity controls dissolved organic carbon exports in a peatland-dominated boreal catchment stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3935-3955. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3935-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter concentration and composition discontinuity at the peat-pool interface in a boreal peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.4571-4588. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-4571-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide and Methane Dynamics in a Peatland Headwater Stream: Origins, Processes and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (7), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG006855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01759-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.362-362. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-00991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of DOC Export From a Russian Subarctic Catchment Underlain by Discontinuous Permafrost, Highlighted by High‐Frequency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Solnyshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JG006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature differently affected methanogenic pathways and microbial communities in sub-Antarctic freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Astorga-España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.106575. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic oxidation of methane and associated microbiome in anoxic water of Northwestern Siberian lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.139588. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-oxycline methane oxidation can fully uptake CH4 produced in sediments: case study of a lake in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gerardo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60394-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-020-00944-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential for Mobilization of Old Soil Carbon After Permafrost Thaw: A Synthesis of 14 C Measurements From the Northern Permafrost Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Estop‐aragonés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olefeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia I Czimczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 emissions from an undrained tropical peatland: Interacting influences of temperature, shading and water table depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jangarun Eri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuu Ming Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.2885-2899. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream organic matter exports from a montane peatland (2015-01-01 to 2018-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.899200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of peatland permafrost to dissolved organic matter along a thaw gradient in North Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (24), pp.14165-14174. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02358892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mcclymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of “blue carbon” storage by mangrove ageing: Evidence from a 66-year chronosequence in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.2325-2338. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact et quel devenir des pollutions en métaux lourds en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.285-301. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01474123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining cadmium critical concentrations in natural soils by assessing Collembola mortality, reproduction and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 7, pp. 415-422. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of biomass net uptake for a trace metal budget in a forest stand in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vanderheijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp. 5870-5877. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la matière organique dissoute de lacs de Yakoutie pour tracer l’origine du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondita Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying peatland lateral carbon export using a radon mass-balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydrochimique de la tourbière de la tourbière de Bernadouze pour l’évaluation des flux de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation du carbone fluvial à l'éxutoire de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A researcher experience in the Haut Vicdessos OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets Mohavs: Matières Organiques et éléments traces métaliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une tourbière sur la composition des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teysserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique dissoute des tourbières dans des contextes contrastés : origine, dynamique et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unctional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone en stock sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d’estuaires amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphagnum and Herbaceous Net Ecosystem Exchanges in a Pyrenean Peatland: A Long-Term Study Using the ISBA Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05519995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan des Elements Traces Métalliques (ETM) dans des écosystèmes forestiers français. Modélisation, spéciation et charges critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Lay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E.J. Jassey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gloire Lungela Tchimpa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspense Averti Ifo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Milongo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Linkhorst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deblois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007909" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741789v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabello-Yeves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hernandes-Coutinho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raimbault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01821-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16526" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garisoain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Somers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoyt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhailah Isnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asri Akmal Bin Haji Suhip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007194" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bourgault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Riahi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3935-2023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4571-2022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG006855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loisel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallego-Sala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amesbury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magnan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anshari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-00991-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prokushkin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solnyshkin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006152" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Calle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga-Espa&#241;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106575" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03151740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139588" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Estop&#8208;aragon&#233;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olefeldt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Chanton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I Czimczik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006672" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00944-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez Jimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.899200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangarun Eri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuu Ming Kai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Harvey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02358892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03735" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bianco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.10.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vanderheijden" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.061" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038146v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nondita Malo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038205v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619886v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621460v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790160v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977923v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoyt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Harvey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teysserenc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481201v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05519995v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741901v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70210" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E.J. Jassey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gloire Lungela Tchimpa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspense Averti Ifo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Milongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113334" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raimbault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01821-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741789v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabello-Yeves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hernandes-Coutinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Linkhorst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deblois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garisoain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Somers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoyt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhailah Isnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asri Akmal Bin Haji Suhip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007194" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16526" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bourgault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Riahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3935-2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4571-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG006855" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loisel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallego-Sala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amesbury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magnan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anshari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-00991-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prokushkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solnyshkin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006152" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Calle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga-Espa&#241;a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03151740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139588" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00944-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Estop&#8208;aragon&#233;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olefeldt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Chanton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I Czimczik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006672" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangarun Eri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuu Ming Kai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Harvey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez Jimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.899200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02358892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03735" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14100" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bianco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.10.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vanderheijden" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.061" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038146v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nondita Malo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621460v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790160v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teysserenc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoyt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Harvey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481201v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05519995v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741901v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>