--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gandois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity in Methane Biogeochemistry and Prokaryotic Community Structure in Sub‐Arctic Waterbodies in Northern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (12), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of peatland CO2 fluxes using drone multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E.J. Jassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103060. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of peat formation and development in the central Congo Basin and the Batéké Plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Gloire Lungela Tchimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspense Averti Ifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Elenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Milongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 680, pp.113334. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of habitat fragmentation and habitat amount on soil fungi communities in ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01821-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial communities shape peatland carbon dynamics: New insights and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabello-Yeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernandes-Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (7), pp.109345. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbon Source in a Carbon Sink: Carbon Dioxide and Methane Dynamics in Open‐Water Peatland Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Linkhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dominant Vegetation Phenology in a Sphagnum Mountain Peatland Using In Situ and Sentinel‐2 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JG007403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes Controlling Methane Emissions From a Tropical Peatland Drainage Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhailah Isnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asri Akmal Bin Haji Suhip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG007194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of microbial communities in high‐latitude ecosystems: Contrasting drivers for methanogens, methanotrophs and global prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.3364 - 3386. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of dissolved inorganic carbon in a karst groundwater fed peatland using δ13CDIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.121254. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological connectivity controls dissolved organic carbon exports in a peatland-dominated boreal catchment stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3935-3955. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3935-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter concentration and composition discontinuity at the peat-pool interface in a boreal peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.4571-4588. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-4571-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide and Methane Dynamics in a Peatland Headwater Stream: Origins, Processes and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (7), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG006855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01759-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.362-362. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-00991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of DOC Export From a Russian Subarctic Catchment Underlain by Discontinuous Permafrost, Highlighted by High‐Frequency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Solnyshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JG006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature differently affected methanogenic pathways and microbial communities in sub-Antarctic freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Astorga-España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.106575. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic oxidation of methane and associated microbiome in anoxic water of Northwestern Siberian lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.139588. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-oxycline methane oxidation can fully uptake CH4 produced in sediments: case study of a lake in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gerardo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60394-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-020-00944-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential for Mobilization of Old Soil Carbon After Permafrost Thaw: A Synthesis of 14 C Measurements From the Northern Permafrost Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Estop‐aragonés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olefeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia I Czimczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 emissions from an undrained tropical peatland: Interacting influences of temperature, shading and water table depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jangarun Eri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuu Ming Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.2885-2899. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream organic matter exports from a montane peatland (2015-01-01 to 2018-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.899200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of peatland permafrost to dissolved organic matter along a thaw gradient in North Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (24), pp.14165-14174. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02358892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mcclymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of “blue carbon” storage by mangrove ageing: Evidence from a 66-year chronosequence in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.2325-2338. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact et quel devenir des pollutions en métaux lourds en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.285-301. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01474123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining cadmium critical concentrations in natural soils by assessing Collembola mortality, reproduction and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 7, pp. 415-422. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of biomass net uptake for a trace metal budget in a forest stand in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vanderheijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp. 5870-5877. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la matière organique dissoute de lacs de Yakoutie pour tracer l’origine du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondita Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying peatland lateral carbon export using a radon mass-balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydrochimique de la tourbière de la tourbière de Bernadouze pour l’évaluation des flux de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation du carbone fluvial à l'éxutoire de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A researcher experience in the Haut Vicdessos OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets Mohavs: Matières Organiques et éléments traces métaliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une tourbière sur la composition des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teysserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique dissoute des tourbières dans des contextes contrastés : origine, dynamique et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unctional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone en stock sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d’estuaires amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphagnum and Herbaceous Net Ecosystem Exchanges in a Pyrenean Peatland: A Long-Term Study Using the ISBA Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05519995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan des Elements Traces Métalliques (ETM) dans des écosystèmes forestiers français. Modélisation, spéciation et charges critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gandois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey from lead to plastics in the Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 356 (S3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity in Methane Biogeochemistry and Prokaryotic Community Structure in Sub‐Arctic Waterbodies in Northern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of peatland CO2 fluxes using drone multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E.J. Jassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103060. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of peat formation and development in the central Congo Basin and the Batéké Plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Gloire Lungela Tchimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspense Averti Ifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Elenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Milongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 680, pp.113334. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial communities shape peatland carbon dynamics: New insights and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabello-Yeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernandes-Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (7), pp.109345. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbon Source in a Carbon Sink: Carbon Dioxide and Methane Dynamics in Open‐Water Peatland Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Linkhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of habitat fragmentation and habitat amount on soil fungi communities in ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01821-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes Controlling Methane Emissions From a Tropical Peatland Drainage Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhailah Isnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asri Akmal Bin Haji Suhip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG007194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dominant Vegetation Phenology in a Sphagnum Mountain Peatland Using In Situ and Sentinel‐2 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JG007403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of microbial communities in high‐latitude ecosystems: Contrasting drivers for methanogens, methanotrophs and global prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.3364 - 3386. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of dissolved inorganic carbon in a karst groundwater fed peatland using δ13CDIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.121254. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological connectivity controls dissolved organic carbon exports in a peatland-dominated boreal catchment stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3935-3955. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3935-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter concentration and composition discontinuity at the peat-pool interface in a boreal peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.4571-4588. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-4571-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide and Methane Dynamics in a Peatland Headwater Stream: Origins, Processes and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (7), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG006855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.674. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01759-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.362-362. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-00991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of DOC Export From a Russian Subarctic Catchment Underlain by Discontinuous Permafrost, Highlighted by High‐Frequency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Solnyshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JG006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature differently affected methanogenic pathways and microbial communities in sub-Antarctic freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Astorga-España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.106575. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic oxidation of methane and associated microbiome in anoxic water of Northwestern Siberian lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.139588. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-020-00944-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential for Mobilization of Old Soil Carbon After Permafrost Thaw: A Synthesis of 14 C Measurements From the Northern Permafrost Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Estop‐aragonés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olefeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia I Czimczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-oxycline methane oxidation can fully uptake CH4 produced in sediments: case study of a lake in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gerardo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60394-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 emissions from an undrained tropical peatland: Interacting influences of temperature, shading and water table depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jangarun Eri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuu Ming Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.2885-2899. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream organic matter exports from a montane peatland (2015-01-01 to 2018-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.899200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of peatland permafrost to dissolved organic matter along a thaw gradient in North Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (24), pp.14165-14174. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02358892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mcclymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of “blue carbon” storage by mangrove ageing: Evidence from a 66-year chronosequence in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.2325-2338. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact et quel devenir des pollutions en métaux lourds en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.285-301. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01474123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining cadmium critical concentrations in natural soils by assessing Collembola mortality, reproduction and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 7, pp. 415-422. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of biomass net uptake for a trace metal budget in a forest stand in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vanderheijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp. 5870-5877. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la matière organique dissoute de lacs de Yakoutie pour tracer l’origine du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondita Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying peatland lateral carbon export using a radon mass-balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydrochimique de la tourbière de la tourbière de Bernadouze pour l’évaluation des flux de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation du carbone fluvial à l'éxutoire de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A researcher experience in the Haut Vicdessos OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets Mohavs: Matières Organiques et éléments traces métaliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique dissoute des tourbières dans des contextes contrastés : origine, dynamique et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une tourbière sur la composition des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teysserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unctional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone en stock sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d’estuaires amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphagnum and Herbaceous Net Ecosystem Exchanges in a Pyrenean Peatland: A Long-Term Study Using the ISBA Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05519995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan des Elements Traces Métalliques (ETM) dans des écosystèmes forestiers français. Modélisation, spéciation et charges critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70210" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E.J. Jassey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gloire Lungela Tchimpa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspense Averti Ifo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Milongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113334" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raimbault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01821-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741789v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabello-Yeves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hernandes-Coutinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Linkhorst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deblois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garisoain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Somers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoyt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhailah Isnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asri Akmal Bin Haji Suhip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007194" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16526" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bourgault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Riahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3935-2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4571-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG006855" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loisel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallego-Sala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amesbury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magnan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anshari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-00991-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prokushkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solnyshkin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006152" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Calle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga-Espa&#241;a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03151740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139588" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00944-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Estop&#8208;aragon&#233;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olefeldt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Chanton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I Czimczik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006672" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangarun Eri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuu Ming Kai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Harvey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez Jimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.899200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02358892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03735" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14100" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bianco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.10.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vanderheijden" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.061" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038146v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nondita Malo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621460v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790160v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teysserenc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoyt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Harvey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481201v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05519995v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741901v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guasch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Lay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E.J. Jassey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gloire Lungela Tchimpa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspense Averti Ifo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Milongo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741789v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabello-Yeves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hernandes-Coutinho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Linkhorst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deblois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raimbault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01821-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Somers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoyt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhailah Isnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asri Akmal Bin Haji Suhip" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garisoain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16526" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bourgault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3935-2023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4571-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG006855" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loisel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallego-Sala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amesbury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anshari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-00991-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prokushkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solnyshkin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006152" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Calle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga-Espa&#241;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106575" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03151740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00944-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Estop&#8208;aragon&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olefeldt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Chanton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I Czimczik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006672" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangarun Eri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuu Ming Kai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Harvey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14702" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez Jimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.899200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02358892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03735" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14100" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bianco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.10.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905513v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vanderheijden" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.061" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nondita Malo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038205v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621460v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoyt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Harvey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977899v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teysserenc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481201v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05519995v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>