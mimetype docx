--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gandois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey from lead to plastics in the Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 356 (S3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity in Methane Biogeochemistry and Prokaryotic Community Structure in Sub‐Arctic Waterbodies in Northern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of peatland CO2 fluxes using drone multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E.J. Jassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103060. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of peat formation and development in the central Congo Basin and the Batéké Plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Gloire Lungela Tchimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspense Averti Ifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Elenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Milongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 680, pp.113334. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial communities shape peatland carbon dynamics: New insights and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabello-Yeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernandes-Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (7), pp.109345. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbon Source in a Carbon Sink: Carbon Dioxide and Methane Dynamics in Open‐Water Peatland Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Linkhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of habitat fragmentation and habitat amount on soil fungi communities in ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01821-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes Controlling Methane Emissions From a Tropical Peatland Drainage Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhailah Isnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asri Akmal Bin Haji Suhip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG007194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dominant Vegetation Phenology in a Sphagnum Mountain Peatland Using In Situ and Sentinel‐2 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JG007403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of microbial communities in high‐latitude ecosystems: Contrasting drivers for methanogens, methanotrophs and global prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.3364 - 3386. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of dissolved inorganic carbon in a karst groundwater fed peatland using δ13CDIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.121254. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological connectivity controls dissolved organic carbon exports in a peatland-dominated boreal catchment stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3935-3955. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3935-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter concentration and composition discontinuity at the peat-pool interface in a boreal peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.4571-4588. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-4571-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide and Methane Dynamics in a Peatland Headwater Stream: Origins, Processes and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (7), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG006855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.674. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01759-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.362-362. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-00991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of DOC Export From a Russian Subarctic Catchment Underlain by Discontinuous Permafrost, Highlighted by High‐Frequency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Solnyshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JG006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature differently affected methanogenic pathways and microbial communities in sub-Antarctic freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Astorga-España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.106575. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic oxidation of methane and associated microbiome in anoxic water of Northwestern Siberian lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.139588. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-020-00944-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential for Mobilization of Old Soil Carbon After Permafrost Thaw: A Synthesis of 14 C Measurements From the Northern Permafrost Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Estop‐aragonés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olefeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia I Czimczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-oxycline methane oxidation can fully uptake CH4 produced in sediments: case study of a lake in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gerardo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60394-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 emissions from an undrained tropical peatland: Interacting influences of temperature, shading and water table depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jangarun Eri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuu Ming Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.2885-2899. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream organic matter exports from a montane peatland (2015-01-01 to 2018-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.899200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of peatland permafrost to dissolved organic matter along a thaw gradient in North Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (24), pp.14165-14174. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02358892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mcclymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of “blue carbon” storage by mangrove ageing: Evidence from a 66-year chronosequence in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.2325-2338. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact et quel devenir des pollutions en métaux lourds en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.285-301. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01474123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining cadmium critical concentrations in natural soils by assessing Collembola mortality, reproduction and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 7, pp. 415-422. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of biomass net uptake for a trace metal budget in a forest stand in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vanderheijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp. 5870-5877. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la matière organique dissoute de lacs de Yakoutie pour tracer l’origine du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondita Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying peatland lateral carbon export using a radon mass-balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydrochimique de la tourbière de la tourbière de Bernadouze pour l’évaluation des flux de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation du carbone fluvial à l'éxutoire de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A researcher experience in the Haut Vicdessos OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets Mohavs: Matières Organiques et éléments traces métaliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique dissoute des tourbières dans des contextes contrastés : origine, dynamique et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une tourbière sur la composition des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teysserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unctional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone en stock sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d’estuaires amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphagnum and Herbaceous Net Ecosystem Exchanges in a Pyrenean Peatland: A Long-Term Study Using the ISBA Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05519995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan des Elements Traces Métalliques (ETM) dans des écosystèmes forestiers français. Modélisation, spéciation et charges critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gandois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey from lead to plastics in the Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 356 (S3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity in Methane Biogeochemistry and Prokaryotic Community Structure in Sub‐Arctic Waterbodies in Northern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of peatland CO2 fluxes using drone multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E.J. Jassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103060. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of peat formation and development in the central Congo Basin and the Batéké Plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Gloire Lungela Tchimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspense Averti Ifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Elenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Milongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 680, pp.113334. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of habitat fragmentation and habitat amount on soil fungi communities in ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01821-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial communities shape peatland carbon dynamics: New insights and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabello-Yeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernandes-Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (7), pp.109345. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbon Source in a Carbon Sink: Carbon Dioxide and Methane Dynamics in Open‐Water Peatland Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Linkhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of microbial communities in high‐latitude ecosystems: Contrasting drivers for methanogens, methanotrophs and global prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.3364 - 3386. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of dissolved inorganic carbon in a karst groundwater fed peatland using δ13CDIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.121254. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes Controlling Methane Emissions From a Tropical Peatland Drainage Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhailah Isnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asri Akmal Bin Haji Suhip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG007194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dominant Vegetation Phenology in a Sphagnum Mountain Peatland Using In Situ and Sentinel‐2 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JG007403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological connectivity controls dissolved organic carbon exports in a peatland-dominated boreal catchment stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3935-3955. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3935-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter concentration and composition discontinuity at the peat-pool interface in a boreal peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.4571-4588. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-4571-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide and Methane Dynamics in a Peatland Headwater Stream: Origins, Processes and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Prijac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (7), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG006855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.674. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01759-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.362-362. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-00991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of DOC Export From a Russian Subarctic Catchment Underlain by Discontinuous Permafrost, Highlighted by High‐Frequency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Solnyshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JG006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature differently affected methanogenic pathways and microbial communities in sub-Antarctic freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Astorga-España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.106575. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic oxidation of methane and associated microbiome in anoxic water of Northwestern Siberian lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.139588. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-oxycline methane oxidation can fully uptake CH4 produced in sediments: case study of a lake in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thalasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Sepulveda-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Martinez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gerardo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60394-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential for Mobilization of Old Soil Carbon After Permafrost Thaw: A Synthesis of 14 C Measurements From the Northern Permafrost Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Estop‐aragonés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olefeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia I Czimczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert assessment of future vulnerability of the global peatland carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-020-00944-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of peatland permafrost to dissolved organic matter along a thaw gradient in North Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (24), pp.14165-14174. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02358892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream organic matter exports from a montane peatland (2015-01-01 to 2018-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.899200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 emissions from an undrained tropical peatland: Interacting influences of temperature, shading and water table depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jangarun Eri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuu Ming Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.2885-2899. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mcclymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact et quel devenir des pollutions en métaux lourds en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of “blue carbon” storage by mangrove ageing: Evidence from a 66-year chronosequence in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.2325-2338. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Inglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amesbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.285-301. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01474123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high spatio-temporal optical remote sensing to monitor dissolved organic carbon in the Arctic river Yenisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining cadmium critical concentrations in natural soils by assessing Collembola mortality, reproduction and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 7, pp. 415-422. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of biomass net uptake for a trace metal budget in a forest stand in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vanderheijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp. 5870-5877. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la matière organique dissoute de lacs de Yakoutie pour tracer l’origine du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondita Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying peatland lateral carbon export using a radon mass-balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A researcher experience in the Haut Vicdessos OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation du carbone fluvial à l'éxutoire de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydrochimique de la tourbière de la tourbière de Bernadouze pour l’évaluation des flux de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets Mohavs: Matières Organiques et éléments traces métaliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une tourbière sur la composition des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teysserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique dissoute des tourbières dans des contextes contrastés : origine, dynamique et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical loads for metals in agricultural lands: investigations in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Critical Loads of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Windermere, United Kingdom. 684 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unctional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Observatory of the Vicdessous valley (Pyrenees) : Water budget in a small peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk caused by diffuse Cd and Pb pollution: critical load modelling for forest and arable lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Taipei, Taiwan. 684 p., 2008, Proceedings of 14th International Conference on Heavy Metals in the Environment, Taipei, Taiwan, November 16-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone en stock sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d’estuaires amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphagnum and Herbaceous Net Ecosystem Exchanges in a Pyrenean Peatland: A Long-Term Study Using the ISBA Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05519995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan des Elements Traces Métalliques (ETM) dans des écosystèmes forestiers français. Modélisation, spéciation et charges critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guasch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Lay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E.J. Jassey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gloire Lungela Tchimpa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspense Averti Ifo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Milongo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741789v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabello-Yeves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hernandes-Coutinho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Linkhorst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deblois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raimbault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01821-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Somers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoyt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhailah Isnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asri Akmal Bin Haji Suhip" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garisoain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16526" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bourgault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3935-2023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4571-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG006855" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loisel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallego-Sala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amesbury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anshari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-00991-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prokushkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solnyshkin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006152" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Calle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga-Espa&#241;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106575" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03151740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00944-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Estop&#8208;aragon&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olefeldt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Chanton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I Czimczik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006672" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangarun Eri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuu Ming Kai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Harvey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14702" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez Jimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.899200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02358892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03735" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14100" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bianco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.10.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905513v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vanderheijden" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.061" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nondita Malo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038205v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621460v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoyt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Harvey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977899v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teysserenc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481201v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05519995v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guasch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Lay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E.J. Jassey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gloire Lungela Tchimpa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspense Averti Ifo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Milongo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raimbault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Savoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01821-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741789v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabello-Yeves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hernandes-Coutinho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Linkhorst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deblois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007909" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Somers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhailah Isnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asri Akmal Bin Haji Suhip" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007194" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garisoain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007403" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bourgault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3935-2023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4571-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG006855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loisel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallego-Sala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amesbury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anshari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-00991-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tananaev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prokushkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solnyshkin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG006152" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Calle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga-Espa&#241;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106575" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03151740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Estop&#8208;aragon&#233;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olefeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Chanton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I Czimczik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006672" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00944-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02358892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03735" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.899200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangarun Eri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuu Ming Kai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Harvey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14702" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Herrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100803" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bianco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crouau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.10.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905513v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vanderheijden" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.061" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nondita Malo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038205v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621460v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619886v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619975v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977899v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teysserenc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoyt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Harvey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936173v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Antoine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481201v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05519995v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>