--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gautherot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique allemande, Université Sorbonne Nouvelle, Paris 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours public sur la langue équitable en genre en Allemagne : refus d’une &amp;quot;altera lingua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Schneider-Mizony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désignation politiquement correcte des étrangers dans les manuels d’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le politiquement correct : tabous, normes, transgressions, 42/2021, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie. Brochure disponible en ligne, 78 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht&amp;quot; de Kotthoff, Helga, Nübling Damaris et Schmidt, Claudia, 2018. Tübingen: Narr Studienbücher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Kotthoff, Helga / Nübling Damaris / Schmidt, Claudia, 2018. Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht. Tübingen: Narr Studienbücher, 393 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du ‘mot horrible de l’année’ en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et rapport aux normes. Éléments de réflexion pluriels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Cahiers du GEPE., 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du &amp;quot;mot horrible de l’année&amp;quot; en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Normes et rapport aux normes. Éléments de réflexion pluriels, 10/2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 03, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et Education plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43/2017, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.1578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau Cahiers d’Allemand.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d’Allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/3, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazur, Jennie, 2013. Die ‚schwedische Lösung’ Lösung. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une histoire de l’ENA, La coopération franco-allemande et l’ENA 1947-2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mazur, Jennie, 2013. Die ‚schwedische Lösung’. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3/2016, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le rapport éthique au discours. Histoire, Pratiques, Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.236-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Guérin, Charles / Siouffi, Gilles / Sorlin, Sandrine (éds), 2013. Le rapport éthique au discours. Histoire, Pratiques, Analyses. Berne : Peter Lang, 364 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’allemand à l’Ecole Nationale d’Administration, un enseignement d’élite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.283-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interview &amp;quot;fatale&amp;quot; de Christian Wulff, une analyse au prisme de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.399-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brdar-Szabó, Rita / Knipf-Komlósi, Elisabeth / Péteri, Attila (Hrsg.), 2009. An der Grenze zwischen Grammatik und Pragmatik, Reihe Deutsche Sprachwissenschaft International, Band 3, Frankfurt am Main : Peter Lang Verlag, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Hess-Lüttich, Ernest W. B. / Müller, Ulrich / Schmidt, Siegrid / Zelewitz, Klaus (Hrsg.), 2009. Differenzen? Interkulturelle Probleme und Möglichkeiten in Sprache, Literatur und Kultur, V. internationaler Kongress der GiG Salzburg 2002, Frankfurt am Main : Peter Lang, 742 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4/2009, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Movierung in den Wahlprogrammen der Landtagswahl 2021 in Baden-Württemberg: Ethos und politische Funktionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Movierung. Formen – Funktionen – Bewertungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution ultra-contemporaine des formes nominales d’adresse en allemand dans les programmes politiques des dernières élections régionales dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement linguistique hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die gendergerechte Sprache im DaF-Unterricht in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Magie der Sprache. Produktivität in Linguistik und Fremdsprachenunterricht. 5te Fremdsprachentagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Germany. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la désignation équitable en genre dans les manuels d’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique Linguistique Langue et Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue équitable en genre dans l’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’enseignement des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexikalische Neubildungen der Politischen Korrektheit im heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formen, Verfahren, Funktionen der Bildung lexematischer und polylexematischer Einheiten im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Günter Schmale, Mar 2017, Lyon, France. pp.211-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rolle ethischer parenthetischer Einschübe in der Medienöffentlichkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe / Parenthèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friederike Spitzl-Dupic, Mar 2014, Clermont-Ferrand, France. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du respect en allemand contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Prak-Derrington, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Siezen Sie noch oder duzen Sie schon?“ Das rhetorische Duzen als kommunikative Norm des heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhetorik und Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefèvre, Michel / Mucha-Tummuseit, Katharina, Nov 2014, Montpellier, France. pp.87-108, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-05252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement et identité sociale dans le discours commercial de l’entreprise IKEA en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des identités sociales en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Feb 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix des mots en allemand contemporain : Ethos consensuel ou confrontationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du GEPE, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Mar 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.377-385, 2016, La coopération franco-allemande et l’ENA 1947-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gautherot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique allemande, Université Sorbonne Nouvelle, Paris 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours public sur la langue équitable en genre en Allemagne : refus d’une &amp;quot;altera lingua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Schneider-Mizony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désignation politiquement correcte des étrangers dans les manuels d’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le politiquement correct : tabous, normes, transgressions, 42/2021, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie. Brochure disponible en ligne, 78 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht&amp;quot; de Kotthoff, Helga, Nübling Damaris et Schmidt, Claudia, 2018. Tübingen: Narr Studienbücher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Kotthoff, Helga / Nübling Damaris / Schmidt, Claudia, 2018. Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht. Tübingen: Narr Studienbücher, 393 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du ‘mot horrible de l’année’ en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et rapport aux normes. Éléments de réflexion pluriels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Cahiers du GEPE., 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du &amp;quot;mot horrible de l’année&amp;quot; en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Normes et rapport aux normes. Éléments de réflexion pluriels, 10/2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 03, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43/2017, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.1578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et Education plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau Cahiers d’Allemand.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazur, Jennie, 2013. Die ‚schwedische Lösung’ Lösung. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d’Allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/3, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mazur, Jennie, 2013. Die ‚schwedische Lösung’. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une histoire de l’ENA, La coopération franco-allemande et l’ENA 1947-2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3/2016, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le rapport éthique au discours. Histoire, Pratiques, Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.236-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Guérin, Charles / Siouffi, Gilles / Sorlin, Sandrine (éds), 2013. Le rapport éthique au discours. Histoire, Pratiques, Analyses. Berne : Peter Lang, 364 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’allemand à l’Ecole Nationale d’Administration, un enseignement d’élite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.283-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interview &amp;quot;fatale&amp;quot; de Christian Wulff, une analyse au prisme de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.399-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brdar-Szabó, Rita / Knipf-Komlósi, Elisabeth / Péteri, Attila (Hrsg.), 2009. An der Grenze zwischen Grammatik und Pragmatik, Reihe Deutsche Sprachwissenschaft International, Band 3, Frankfurt am Main : Peter Lang Verlag, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Hess-Lüttich, Ernest W. B. / Müller, Ulrich / Schmidt, Siegrid / Zelewitz, Klaus (Hrsg.), 2009. Differenzen? Interkulturelle Probleme und Möglichkeiten in Sprache, Literatur und Kultur, V. internationaler Kongress der GiG Salzburg 2002, Frankfurt am Main : Peter Lang, 742 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4/2009, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Movierung in den Wahlprogrammen der Landtagswahl 2021 in Baden-Württemberg: Ethos und politische Funktionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Movierung. Formen – Funktionen – Bewertungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution ultra-contemporaine des formes nominales d’adresse en allemand dans les programmes politiques des dernières élections régionales dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement linguistique hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die gendergerechte Sprache im DaF-Unterricht in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Magie der Sprache. Produktivität in Linguistik und Fremdsprachenunterricht. 5te Fremdsprachentagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Germany. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la désignation équitable en genre dans les manuels d’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique Linguistique Langue et Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue équitable en genre dans l’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’enseignement des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexikalische Neubildungen der Politischen Korrektheit im heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formen, Verfahren, Funktionen der Bildung lexematischer und polylexematischer Einheiten im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Günter Schmale, Mar 2017, Lyon, France. pp.211-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rolle ethischer parenthetischer Einschübe in der Medienöffentlichkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe / Parenthèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friederike Spitzl-Dupic, Mar 2014, Clermont-Ferrand, France. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du respect en allemand contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Prak-Derrington, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Siezen Sie noch oder duzen Sie schon?“ Das rhetorische Duzen als kommunikative Norm des heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhetorik und Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefèvre, Michel / Mucha-Tummuseit, Katharina, Nov 2014, Montpellier, France. pp.87-108, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-05252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement et identité sociale dans le discours commercial de l’entreprise IKEA en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des identités sociales en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Feb 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix des mots en allemand contemporain : Ethos consensuel ou confrontationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du GEPE, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Mar 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.377-385, 2016, La coopération franco-allemande et l’ENA 1947-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Schneider-Mizony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.1578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05252-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Schneider-Mizony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.1578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05252-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>