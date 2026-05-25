--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gautherot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique allemande, Université Sorbonne Nouvelle, Paris 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours public sur la langue équitable en genre en Allemagne : refus d’une &amp;quot;altera lingua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Schneider-Mizony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désignation politiquement correcte des étrangers dans les manuels d’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le politiquement correct : tabous, normes, transgressions, 42/2021, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie. Brochure disponible en ligne, 78 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht&amp;quot; de Kotthoff, Helga, Nübling Damaris et Schmidt, Claudia, 2018. Tübingen: Narr Studienbücher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Kotthoff, Helga / Nübling Damaris / Schmidt, Claudia, 2018. Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht. Tübingen: Narr Studienbücher, 393 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du ‘mot horrible de l’année’ en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et rapport aux normes. Éléments de réflexion pluriels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Cahiers du GEPE., 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du &amp;quot;mot horrible de l’année&amp;quot; en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Normes et rapport aux normes. Éléments de réflexion pluriels, 10/2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 03, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43/2017, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.1578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et Education plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau Cahiers d’Allemand.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazur, Jennie, 2013. Die ‚schwedische Lösung’ Lösung. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d’Allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/3, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mazur, Jennie, 2013. Die ‚schwedische Lösung’. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une histoire de l’ENA, La coopération franco-allemande et l’ENA 1947-2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3/2016, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le rapport éthique au discours. Histoire, Pratiques, Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.236-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Guérin, Charles / Siouffi, Gilles / Sorlin, Sandrine (éds), 2013. Le rapport éthique au discours. Histoire, Pratiques, Analyses. Berne : Peter Lang, 364 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’allemand à l’Ecole Nationale d’Administration, un enseignement d’élite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.283-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interview &amp;quot;fatale&amp;quot; de Christian Wulff, une analyse au prisme de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.399-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brdar-Szabó, Rita / Knipf-Komlósi, Elisabeth / Péteri, Attila (Hrsg.), 2009. An der Grenze zwischen Grammatik und Pragmatik, Reihe Deutsche Sprachwissenschaft International, Band 3, Frankfurt am Main : Peter Lang Verlag, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Hess-Lüttich, Ernest W. B. / Müller, Ulrich / Schmidt, Siegrid / Zelewitz, Klaus (Hrsg.), 2009. Differenzen? Interkulturelle Probleme und Möglichkeiten in Sprache, Literatur und Kultur, V. internationaler Kongress der GiG Salzburg 2002, Frankfurt am Main : Peter Lang, 742 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4/2009, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Movierung in den Wahlprogrammen der Landtagswahl 2021 in Baden-Württemberg: Ethos und politische Funktionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Movierung. Formen – Funktionen – Bewertungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution ultra-contemporaine des formes nominales d’adresse en allemand dans les programmes politiques des dernières élections régionales dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement linguistique hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die gendergerechte Sprache im DaF-Unterricht in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Magie der Sprache. Produktivität in Linguistik und Fremdsprachenunterricht. 5te Fremdsprachentagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Germany. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la désignation équitable en genre dans les manuels d’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique Linguistique Langue et Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue équitable en genre dans l’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’enseignement des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexikalische Neubildungen der Politischen Korrektheit im heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formen, Verfahren, Funktionen der Bildung lexematischer und polylexematischer Einheiten im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Günter Schmale, Mar 2017, Lyon, France. pp.211-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rolle ethischer parenthetischer Einschübe in der Medienöffentlichkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe / Parenthèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friederike Spitzl-Dupic, Mar 2014, Clermont-Ferrand, France. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du respect en allemand contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Prak-Derrington, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Siezen Sie noch oder duzen Sie schon?“ Das rhetorische Duzen als kommunikative Norm des heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhetorik und Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefèvre, Michel / Mucha-Tummuseit, Katharina, Nov 2014, Montpellier, France. pp.87-108, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-05252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement et identité sociale dans le discours commercial de l’entreprise IKEA en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des identités sociales en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Feb 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix des mots en allemand contemporain : Ethos consensuel ou confrontationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du GEPE, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Mar 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.377-385, 2016, La coopération franco-allemande et l’ENA 1947-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Gautherot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique allemande, Université Sorbonne Nouvelle, Paris 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours public sur la langue équitable en genre en Allemagne : refus d’une &amp;quot;altera lingua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Schneider-Mizony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désignation politiquement correcte des étrangers dans les manuels d’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le politiquement correct : tabous, normes, transgressions, 42/2021, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker, Rebekah / Pelletier, Jennifer / Croft, Elisabeth, 2019. Diversité des genres en SG : un résumé de la situation des femmes en sciences et en génie. Brochure disponible en ligne, 78 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht&amp;quot; de Kotthoff, Helga, Nübling Damaris et Schmidt, Claudia, 2018. Tübingen: Narr Studienbücher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Kotthoff, Helga / Nübling Damaris / Schmidt, Claudia, 2018. Genderlinguistik, Eine Einführung in Sprache, Gespräch und Geschlecht. Tübingen: Narr Studienbücher, 393 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3/2019, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du ‘mot horrible de l’année’ en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et rapport aux normes. Éléments de réflexion pluriels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Cahiers du GEPE., 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection du &amp;quot;mot horrible de l’année&amp;quot; en Allemagne ou la condamnation d’une infraction lexicale aux normes communicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Normes et rapport aux normes. Éléments de réflexion pluriels, 10/2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 03, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanowitsch, Anatol, 2018. Eine Frage der Moral. Warum wir politisch korrekte Sprache brauchen. Berlin: Dudenverlag, 63 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.309-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et Education plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch lernen nach (und trotz) der Bildungsreform in Frankreich – eine Zwischenbilanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43/2017, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.1578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheitern von Krisenkommunikation: nach der Loveparade-Katastrophe in Duisburg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau Cahiers d’Allemand.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Sprachfeminismus zum gendergerechten Sprachgebrauch in der BRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazur, Jennie, 2013. Die ‚schwedische Lösung’ Lösung. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d’Allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/3, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une histoire de l’ENA, La coopération franco-allemande et l’ENA 1947-2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mazur, Jennie, 2013. Die ‚schwedische Lösung’. Eine kultursemiotisch orientierte Untersuchung der IKEA-Werbespots in Deutschland. Würzburg : Königshausen & Neumann, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Elsner-Petri, Sabine, 2015. Political-Correctness im Duden-Universalwörterbuch. Eine diskurslinguistische Analyse. Greifswalder Beiträge zur Linguistik 9, Bremen : Hempen Verlag, 351 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3/2016, pp.347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Le rapport éthique au discours. Histoire, Pratiques, Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.236-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Guérin, Charles / Siouffi, Gilles / Sorlin, Sandrine (éds), 2013. Le rapport éthique au discours. Histoire, Pratiques, Analyses. Berne : Peter Lang, 364 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’allemand à l’Ecole Nationale d’Administration, un enseignement d’élite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.283-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interview &amp;quot;fatale&amp;quot; de Christian Wulff, une analyse au prisme de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.399-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brdar-Szabó, Rita / Knipf-Komlósi, Elisabeth / Péteri, Attila (Hrsg.), 2009. An der Grenze zwischen Grammatik und Pragmatik, Reihe Deutsche Sprachwissenschaft International, Band 3, Frankfurt am Main : Peter Lang Verlag, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Hess-Lüttich, Ernest W. B. / Müller, Ulrich / Schmidt, Siegrid / Zelewitz, Klaus (Hrsg.), 2009. Differenzen? Interkulturelle Probleme und Möglichkeiten in Sprache, Literatur und Kultur, V. internationaler Kongress der GiG Salzburg 2002, Frankfurt am Main : Peter Lang, 742 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4/2009, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Movierung in den Wahlprogrammen der Landtagswahl 2021 in Baden-Württemberg: Ethos und politische Funktionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Movierung. Formen – Funktionen – Bewertungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution ultra-contemporaine des formes nominales d’adresse en allemand dans les programmes politiques des dernières élections régionales dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement linguistique hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die gendergerechte Sprache im DaF-Unterricht in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Magie der Sprache. Produktivität in Linguistik und Fremdsprachenunterricht. 5te Fremdsprachentagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Germany. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la désignation équitable en genre dans les manuels d’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique Linguistique Langue et Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue équitable en genre dans l’enseignement de l’allemand langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’enseignement des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Tinnefeld, Oct 2019, Saarbrücken, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexikalische Neubildungen der Politischen Korrektheit im heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formen, Verfahren, Funktionen der Bildung lexematischer und polylexematischer Einheiten im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Günter Schmale, Mar 2017, Lyon, France. pp.211-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rolle ethischer parenthetischer Einschübe in der Medienöffentlichkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe / Parenthèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friederike Spitzl-Dupic, Mar 2014, Clermont-Ferrand, France. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du respect en allemand contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Prak-Derrington, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Siezen Sie noch oder duzen Sie schon?“ Das rhetorische Duzen als kommunikative Norm des heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhetorik und Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefèvre, Michel / Mucha-Tummuseit, Katharina, Nov 2014, Montpellier, France. pp.87-108, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-05252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement et identité sociale dans le discours commercial de l’entreprise IKEA en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des identités sociales en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Feb 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix des mots en allemand contemporain : Ethos consensuel ou confrontationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du GEPE, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Huck, Mar 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'allemand à l'Ecole nationale d'administration aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.377-385, 2016, La coopération franco-allemande et l’ENA 1947-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Schneider-Mizony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.1578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05252-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Schneider-Mizony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.1578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05252-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03883808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>