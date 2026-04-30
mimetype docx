--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -403,51 +403,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 155 (1), pp.45 - 81. </w:t>
+              <w:t xml:space="preserve">, 2022, 155 (1), pp.45-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063221088322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -679,433 +679,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02975489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil en évolution professionnelle, un nouveau métier ?</w:t>
+                <w:t xml:space="preserve">Coopérer pour mieux orienter : zoom sur les pratiques locales des acteurs du CEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Valette-Wursthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 377, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2019, 383, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02503830v1</w:t>
+                <w:t xml:space="preserve">halshs-02894754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer pour mieux orienter : zoom sur les pratiques locales des acteurs du CEP</w:t>
+                <w:t xml:space="preserve">Le conseil en évolution professionnelle, un nouveau métier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Valette-Wursthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 383, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2019, 377, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02894754v1</w:t>
+                <w:t xml:space="preserve">halshs-02503830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement supérieur et la recherche à l’horizon 2020, un défi pour les régions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des politiques publiques et problématisation du changement dans les politiques régionales de formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soldano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net.doc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.143-148</w:t>
+              <w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02976707v1</w:t>
+                <w:t xml:space="preserve">halshs-01265401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des politiques publiques et problématisation du changement dans les politiques régionales de formation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enseignement supérieur et la recherche à l’horizon 2020, un défi pour les régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Gayraud</w:t>
+                <w:t xml:space="preserve">Catherine Soldano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net.doc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.31-44</w:t>
+              <w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01265401v1</w:t>
+                <w:t xml:space="preserve">halshs-02976707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la politique d'emploi à destination des personnes handicapées en région Aquitaine et en province de Ravenne</w:t>
               </w:r>
@@ -1885,191 +1885,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00600579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes régionaux d'enseignement supérieur et dynamiques de professionnalisation de l'offre</w:t>
+                <w:t xml:space="preserve">Formation et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DES, DEP DATAR du programme de recherche Éducation et formation : disparités régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, France, France</w:t>
+              <w:t xml:space="preserve">IVe rencontre du réseau régional "Éducation, Formation, Emploi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00600586v1</w:t>
+                <w:t xml:space="preserve">halshs-00570357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et territoires</w:t>
+                <w:t xml:space="preserve">Systèmes régionaux d'enseignement supérieur et dynamiques de professionnalisation de l'offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïten Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe rencontre du réseau régional "Éducation, Formation, Emploi"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France, France</w:t>
+              <w:t xml:space="preserve">Séminaire DES, DEP DATAR du programme de recherche Éducation et formation : disparités régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00570357v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00600586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cereq, pp.283, 2013, 978-2-11-098954-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2484,51 +2484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une décentralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuntigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner l'action publique aux marges : le cas des fonctions d'accueil, d'information et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3700,51 +3700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Duchein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ortiz-Rouz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Valette-Wursthen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.031.0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Simon-Zarca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00184150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Duchein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ortiz-Rouz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Valette-Wursthen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.031.0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Simon-Zarca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00184150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>