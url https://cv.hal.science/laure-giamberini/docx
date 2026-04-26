--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -649,295 +649,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology of Gammarus roeseli</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal use of biomarkers in Dreissenids: implications for biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Devin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+                <w:t xml:space="preserve">Danièle Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106421⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28126-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034863v1</w:t>
+                <w:t xml:space="preserve">hal-04144488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal use of biomarkers in Dreissenids: implications for biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology of Gammarus roeseli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28126-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144488v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t>
               </w:r>
@@ -1319,1655 +1319,1679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+                <w:t xml:space="preserve">Assessment of the toxic effects of mixtures of three lanthanides (Ce, Gd, Lu) to aquatic biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">A. Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">E. Joonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">M. Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 661, pp.276-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081656v1</w:t>
+                <w:t xml:space="preserve">hal-01990037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise David</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (15), pp.15174-15186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076004v1</w:t>
+                <w:t xml:space="preserve">hal-03081656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Cycle of Lanthanides in a Light Rare Earth Element-Enriched Geological Area (Quebec, Canada)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cayer</w:t>
+                <w:t xml:space="preserve">Romain Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min9100573⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03163406v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
+                <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.889-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978207v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical Cycle of Lanthanides in a Light Rare Earth Element-Enriched Geological Area (Quebec, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+                <w:t xml:space="preserve">Francois Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Flayac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9100573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02337309v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein expression in mussels Mytilus galloprovincialis dietarily exposed to PVP/PEI coated silver nanoparticles at different seasons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mikolaczyk</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.02.010⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163450v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sub-individual multilevel approach for an integrative assessment of CuO nanoparticle effects on Corbicula fluminea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in protein expression in mussels Mytilus galloprovincialis dietarily exposed to PVP/PEI coated silver nanoparticles at different seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Pauly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Flayac</w:t>
+                <w:t xml:space="preserve">Nerea Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Câtia Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mikolaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.112976⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.56-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393584v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the toxic effects of mixtures of three lanthanides (Ce, Gd, Lu) to aquatic biota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sub-individual multilevel approach for an integrative assessment of CuO nanoparticle effects on Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
+                <w:t xml:space="preserve">Benedicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.155⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.112976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990037v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of reference genes for RT-qPCR data normalization in Gammarus fossarum (Crustacea Amphipoda)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8, pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33561-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166893v1</w:t>
+                <w:t xml:space="preserve">hal-01726333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726333v1</w:t>
+                <w:t xml:space="preserve">hal-01726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
+                <w:t xml:space="preserve">Identification of reference genes for RT-qPCR data normalization in Gammarus fossarum (Crustacea Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33561-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726355v1</w:t>
+                <w:t xml:space="preserve">hal-02166893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the pristine physico-chemical properties of silver and gold nanoparticles influence uptake and molecular effects on Gammarus fossarum (Crustacea Amphipoda)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2976,1551 +3000,1587 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ziebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Lentzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 643, pp.1200-1215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple stressors on biomarker responses in sympatric dreissenid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.140-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01875961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined influence of oxygenation and salinity on aggregation kinetics of the silver reference nanomaterial NM-300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messika Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Batana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (4), pp.1007-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/etc.4052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-physiological responses to salinity changes across the freshwater-marine continuum on two euryhaline bivalves: Corbicula fluminea and Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74, pp.334 - 342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and physical–chemical behavior of a CeO2 nanoparticle based diesel additive during combustion and environmental release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (10), pp.1974 - 1980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7en00494j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Silver nanoparticles impact the functional role of Gammarus roeseli (Crustacea Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 208, pp.608-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726423v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gammarus fossarum (Crustacea, Amphipoda) as a model organism to study the effects of silver nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.068⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01779978v1</w:t>
+                <w:t xml:space="preserve">hal-01726423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (7), pp.935 - 944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/17435390.2016.1146363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles impact the functional role of Gammarus roeseli (Crustacea Amphipoda)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Gammarus fossarum (Crustacea, Amphipoda) as a model organism to study the effects of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.036⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.1649 - 1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251699v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide ecotoxicity: First attempt to measure environmental risk for aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 199, pp.139-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nCeO2) sublethal effects on two freshwater invertebrates, Dreissena polymorpha and Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,3584 +4589,3596 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.63-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.282-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquastella gen. nov.: A new genus of saprolegniaceous oomycete rotifer parasites related to Aphanomyces, with unique sporangial outgrowths</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.2448-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2014.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01077126v1</w:t>
+                <w:t xml:space="preserve">hal-01076591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental fate and ecotoxicity of lanthanides: Are they a uniform group beyond chemistry?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aquastella gen. nov.: A new genus of saprolegniaceous oomycete rotifer parasites related to Aphanomyces, with unique sporangial outgrowths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally L. Glockling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford A. Siegfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon W. Beakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Y. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.019⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (7), pp.544-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076652v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pain-Devin</w:t>
+                <w:t xml:space="preserve">Environmental fate and ecotoxicity of lanthanides: Are they a uniform group beyond chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide A. L. Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076591v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.52-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of zebra mussel parasites: Modelling according to contamination in France and the USA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Mode of action of Pseudomonas fluorescens strain CL145A, a lethal control agent of dreissenid mussels (Bivalvia: Dreissenidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise A. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Gaylo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.01.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119399v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Apoptosis in Host-Parasite Interactions in the Zebra Mussel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Occurrence of zebra mussel parasites: Modelling according to contamination in France and the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065822⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176, pp.261-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119389v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the health status of Donax trunculus from the Gulf of Tunis using integrative biomarker indices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of Apoptosis in Host-Parasite Interactions in the Zebra Mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119671v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode of action of Pseudomonas fluorescens strain CL145A, a lethal control agent of dreissenid mussels (Bivalvia: Dreissenidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise A. Mayer</w:t>
+                <w:t xml:space="preserve">Assessment of the health status of Donax trunculus from the Gulf of Tunis using integrative biomarker indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.12.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119408v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular responses of E. fetida cœlomocytes exposed to TiO2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bigorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-012-0959-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitism can be a confounding factor in assessing the response of zebra mussels to water contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 162, pp.234-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of zebra mussel parasite populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (2), pp.145-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ab00418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haplosporidium raabei n. sp. (Haplosporidia): a parasite of zebra mussels, Dreissena polymorpha (Pallas, 1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burreson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ovcharenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 139 (4), pp.463-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182011002101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-effects of nickel contamination and parasitism on zebra mussel physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mastitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2), pp.538-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-011-0814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of the quagga mussel, Dreissena rostriformis bugensis (Andrusov, 1897), in the Meuse River within France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Molloy</w:t>
+                <w:t xml:space="preserve">Is there a link between shell morphology and parasites of zebra mussels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine van Doninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2012.1.4.05⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164346v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between shell morphology and parasites of zebra mussels?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">First records of the quagga mussel, Dreissena rostriformis bugensis (Andrusov, 1897), in the Meuse River within France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Doninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.11.010⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (4), pp.273-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2012.1.4.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02379442v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Host Exploitation Strategies in Two Zebra Mussel-Trematode Systems: Adjustments of Host Life History Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e34029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0034029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebra mussel (Dreissena polymorpha) parasites: Potentially useful bioindicators of freshwater quality?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">One-year monitoring of reproductive and energy reserve cycles in transplanted zebra mussels (Dreissena polymorpha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biagianti-Risbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.028⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (8), pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379495v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early defense responses in the freshwater bivalve Corbicula fluminea exposed to copper and cadmium: Transcriptional and histochemical studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zebra mussel (Dreissena polymorpha) parasites: Potentially useful bioindicators of freshwater quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rodius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20599⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379481v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year monitoring of reproductive and energy reserve cycles in transplanted zebra mussels (Dreissena polymorpha)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Dedourge-Geffard</w:t>
+                <w:t xml:space="preserve">Early defense responses in the freshwater bivalve Corbicula fluminea exposed to copper and cadmium: Transcriptional and histochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rodius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.060⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (6), pp.623-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164380v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive biological effects of a complex field poly-metallic pollution gradient on the New Zealand mudsnail Potamopyrgus antipodarum (Gray)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101, pp.100-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of New Zealand mudsnail Potamopyrgus antipodarum (Gray) to a specific aromatase inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79, pp.47-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of biological responses to environmental pollution in the freshwater zebra mussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (6), pp.1170-1181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between parasitism and biological responses in zebra mussels (Dreissena polymorpha): Importance in ecotoxicological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (7), pp.843 - 850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fluoxetine on the reproduction of two prosobranch mollusks: Potamopyrgus antipodarum and Valvata piscinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.423-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the freshwater gammarid, Dikerogammarus villosus, a suitable sentinel species for the implementation of histochemical biomarkers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (5), pp.697-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular distribution of metals in a liverwort and in a moss transplanted to two streams of differing acidity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 192 (1-4), pp.263-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-008-9653-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8116,272 +8188,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition chronique au lithium et compromis énergétiques chez Dreissena sp.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecotoxicology of Rare Earths in aquatic systems:Integrated overview of fate and behavior of Rare Earth in river, their trophic transfer and environmental impacts in a Life Cycle Assessment perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno C Gutleb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2024, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364840v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicology of Rare Earths in aquatic systems:Integrated overview of fate and behavior of Rare Earth in river, their trophic transfer and environmental impacts in a Life Cycle Assessment perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition chronique au lithium et compromis énergétiques chez Dreissena sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Demazoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Jacquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2024, Seville (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316525v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is inter-individual variance a hindrance or information to understand dreissenid responses to global change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8396,6689 +8468,6689 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Experimental Biology, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs et Biosurveillance : éléments de validation méthodologique de l’utilisation des dreissènes pour les écosystèmes dulçaquicoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Devin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque annuel ECOBIM et le 4e colloque annuel d'EcotoQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS ETE, May 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Louis</w:t>
+                <w:t xml:space="preserve">Evaluation du risque environnemental des Elements Terres Rares (ETR) dans les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960755v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104441v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Empirically-Derived Freshwater Ecotoxicity Characterization Factors for Rare Earth Elements: Nd, Gd and Yb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schaubroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Igos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting. Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETAC - Society of Environmental Toxicology and Chemistry, May 2022, Copenhangue, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental emergent problems: the influence of the reproduction cycle in a freshwater sentinel species submitted to climatic and chemical stressors?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Simon</w:t>
+                <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649507v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque environnemental des Elements Terres Rares (ETR) dans les écosystèmes aquatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+                <w:t xml:space="preserve">Environmental emergent problems: the influence of the reproduction cycle in a freshwater sentinel species submitted to climatic and chemical stressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, METZ, France</w:t>
+              <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104445v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress multi-métallique et changements globaux : évaluation des effets combinés chez une espèce de moule sentinelle d’eau douce, Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic effects of REE-enriched sediments on the reproductive cycle of Gammarus fossarum (Crustacea Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173951v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of lanthanides to Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Setac Europe 29th annual meeting. One Environment. One Health. Sustainable societies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETAC, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t>
+                <w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183862v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements for aquatic ecosystems by normalized assays</w:t>
+                <w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173943v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of REE-enriched sediments on the reproductive cycle of Gammarus fossarum (Crustacea Amphipoda)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements for aquatic ecosystems by normalized assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184122v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are lanthanide mining exploitations a source of environmental toxicity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Joonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172353v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Toxicity and bioaccumulation of rare earth metals in Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Blinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljona Lukjanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kahru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">Canadian Ecotoxicity Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170062v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are lanthanide mining exploitations a source of environmental toxicity?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931953v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and bioaccumulation of rare earth metals in Daphnia magna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Kahru</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Ecotoxicity Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930369v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbicula fluminea exposure to copper oxide nanoparticles: an integrated mesocosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-toxicity of lanthanides to aquatic biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Joonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marge Muna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicokinetics of Gd and Gd-Lu mixture in Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marge Muna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Joonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle des biomarqueurs et biomonitoring passif : l'impossible mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+                <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103311v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemistry and toxicity assessment of sediments in a natural area enriched by light critical rare earth elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
+              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103304v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
+                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172841v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102660v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
+              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156395v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Joonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172387v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173124v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156483v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172377v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotopic approach to study Rare Earth Element contamination in river during flood events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arno C Gutleb</w:t>
+                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170073v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Multi-isotopic approach to study Rare Earth Element contamination in river during flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno C Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172861v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité saisonnière des biomarqueurs chez les bivalves du genre Dreissena et implications pour le biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173132v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Variabilité saisonnière des biomarqueurs chez les bivalves du genre Dreissena et implications pour le biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170086v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of size and surface coating on silver nanoparticles uptake by Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEGH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ImpactE: an emerging innovation center in environmental performance of processes, products and ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttman Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173136v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173141v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depict the mechanisms governing parasite communities within Dreissena polymorpha: stochastic, biotic interaction or driven by contamination?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173153v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depict the mechanisms governing parasite communities within Dreissena polymorpha: stochastic, biotic interaction or driven by contamination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173169v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology and ecology of Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and functional impacts of environmentally realistic silver nanoparticle exposures on Gammarus sp (Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Garaud</w:t>
+                <w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174685v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174228v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSAFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de différentes tailles de nanoparticules d'Argent sur le comportement et la physiologie de Gammarus sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poinsaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-Géno-Toxicologie des Nanomatériaux : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque ARET-SFTG, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the occurrence of zebra mussel parasites according to contamination in France and the USA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Ecotoxicity of environmentally realistic silver nanoparticle concentrations: from individual to functional impacts on Gammarus sp (Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Niagara Falls, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">2014 CEINT Internal Meeting Research Summaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Duke, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174712v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of environmentally realistic silver nanoparticle concentrations: from individual to functional impacts on Gammarus sp (Amphipoda)</w:t>
+                <w:t xml:space="preserve">Modelling the occurrence of zebra mussel parasites according to contamination in France and the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 CEINT Internal Meeting Research Summaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Duke, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Niagara Falls, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184295v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des nanoparticules sur Gammarus sp (Amphipoda) et sur ses performances fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel Ressources 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium and titanium dioxide nanoparticles (nCeO2 and nTiO2) sublethal effects on freshwater invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2012, 7th international conference interfaces against pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stressors in aquatic environments may profile biomarker baseline responses: a case study in Dreissena polymorpha at the population scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Station Biologique de Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between contamination and parasitism in zebra mussels (Dreissena polymorpha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15093,301 +15165,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sation Biologique de Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurveillance de la Marne : évolution de l'état de santé de dreissènes exposées dans la rivière pendant une saison de traitements dans le vignoble champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dal-Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dahlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès annuel de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'échelle et évaluation du risque écotoxicologique de mélanges entre substances actives herbicides et adjuvant (CEREMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Programme "Evaluation et réduction des risques liés à l'utilisation des pesticides" du MEDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15397,216 +15469,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global change effect: the inter-individual variability provides information about metabolic response in a sentinel species facing extreme events and multi-metallic contamination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in defining analogy to advance the science of a read-across framework: Starting with Dreissena spp. exposed to psychotropic drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
+              <w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649448v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota of Zebra Mussels (Dreissena polymorpha) as a Holobiont Concept- Significantly Reliable Method for Aquatic Environment Monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Fialova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15625,337 +15697,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in defining analogy to advance the science of a read-across framework: Starting with Dreissena spp. exposed to psychotropic drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global change effect: the inter-individual variability provides information about metabolic response in a sentinel species facing extreme events and multi-metallic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649429v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendons-nous les moules zébrées heureuses en les exposant à des médicaments psychoactifs ? Étude des effets sublétaux de la sertraline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15963,124 +16035,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we easily read-across in ecotoxicity data ? A case study with two dreissenid species exposed to three psychotropic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16121,2628 +16193,2628 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements (REE) on the submerged macrophyte Myriophyllum spicatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of Rare Earth Elements to Freshwater Algae Using a Modified version of the International Standard Organization Test Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 31st Annual Meeting - Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Conference, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale, 5eme édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreissena wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">COST Action TD 1407 Solution Chemistry of TCEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bialystok, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173940v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t>
+                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173934v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
+                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action TD 1407 Solution Chemistry of TCEs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bialystok, Poland</w:t>
+              <w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173927v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the toxic interaction of lanthanides on aquatic organisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Solubility limits of lanthanides in standardized ecotoxicological media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102717v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Assessment of the toxic interaction of lanthanides on aquatic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Joonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102724v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of colloids in the dynamic of Rare Earth Elements at flood event scale in contaminated river basins.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138782v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+                <w:t xml:space="preserve">The role of colloids in the dynamic of Rare Earth Elements at flood event scale in contaminated river basins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourdol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173921v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility limits of lanthanides in standardized ecotoxicological media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Giamberini</w:t>
+                <w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103288v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133835v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156449v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Bio)accumulation of REE in a natural area: from rocks to plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Environmental Concentrations, Cycling &amp; Modeling of Technology Critical Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rehovot, Israel</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170068v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Bio)accumulation of REE in a natural area: from rocks to plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
+              <w:t xml:space="preserve">Workshop Environmental Concentrations, Cycling &amp; Modeling of Technology Critical Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rehovot, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103319v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of abiotic and biotic parameters on eco-physiological responses across freshwater-marine continuum as a function of salinity and metallic contaminant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Imeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170084v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of abiotic and biotic parameters on eco-physiological responses across freshwater-marine continuum as a function of salinity and metallic contaminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">. SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133834v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18761,488 +18833,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Engineered Nanoparticles in Environmental Systems: Fate, Transport, Effects and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Influence of size and surface coating on silver nanoparticles uptake by Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172544v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of size and surface coating on silver nanoparticles uptake by Gammarus fossarum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Serchi</w:t>
+                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170092v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse multi-biomarqueurs chez le genre Dreissena à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19261,1855 +19333,1859 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiXenobiotic Resistance (MXR) vs Nanoparticles: is MXR a good biomarker of exposure? A study with zebra mussels and gammarids exposed to silver and titanium dioxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of environmentally realistic silver nanoparticle exposure on Gammarus roeseli (Crustacea Amphipoda) from individual to functional levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different size of silver nanoparticles on Gammarus fossarum (Crustacea Amphipoda): link between physiological and behavioural responses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186152v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Effects of different size of silver nanoparticles on Gammarus fossarum (Crustacea Amphipoda): link between physiological and behavioural responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186149v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of the long term effects of dissolved and nanoparticulate silver (nAg) on zebra mussels: influence of feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the ecotoxicological effects of different sizes of silver nanoparticles on physiological and behavioural responses of Gammarus sp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanna Ziebel</w:t>
+                <w:t xml:space="preserve">Aquatic mesocosm study of cerium dioxide nanoparticle effects on micro-organisms and invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HENVI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Belvaux, Luxembourg</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186757v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of titanium nanoparticles (nTiO2) sublethal effects on the freshwater bivalve Dreissena polymorpha and the amphipod Gammarus roeseli: influence of shape and crystal structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couleau</w:t>
+                <w:t xml:space="preserve">Comparative study of the ecotoxicological effects of different sizes of silver nanoparticles on physiological and behavioural responses of Gammarus sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ziebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">HENVI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174706v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles and Gammarids: from acute exposures to environmentally more relevant ones, toward a better detection of putative effects in natural environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Multibiomarker assessment of titanium nanoparticles (nTiO2) sublethal effects on the freshwater bivalve Dreissena polymorpha and the amphipod Gammarus roeseli: influence of shape and crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174699v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules : comment évaluer leurs effets potentiels sur les milieux aquatiques ? Synthèse des avancées du programme MESONNET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles and Gammarids: from acute exposures to environmentally more relevant ones, toward a better detection of putative effects in natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couleau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Bennasroune</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Thionville, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185887v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic mesocosm study of cerium dioxide nanoparticle effects on micro-organisms and invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules : comment évaluer leurs effets potentiels sur les milieux aquatiques ? Synthèse des avancées du programme MESONNET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nelly Brulé</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Thionville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174690v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets du dioxyde de cerium nanoparticulaire (nCeO2) sur les invertebres dulçaquicoles Dreissena polymorpha et Gammarus roeseli a l’aide d’une batterie de biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBim 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebra mussel parasites: Potentially useful bioindicators of freshwater quality?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Sublethal effects assessment of cerium dioxide nanoparticles on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli using a multibiomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P. Molloy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172662v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nceo2) sublethal effects on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21128,113 +21204,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21253,238 +21329,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effects assessment of cerium dioxide nanoparticles on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli using a multibiomarker approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zebra mussel parasites: Potentially useful bioindicators of freshwater quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186208v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21503,426 +21575,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination multiple et réponse des biomarqueurs chez la dreissène : interprétation à l'échelle populationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDRi ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense systems as markers of susceptibility in natural populations of zebra mussel: comparison of baseline defense levels in 8 populations to investigate susceptibility to environmental stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of acidified streams in the Vosges mountains using a crustacean amphipod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international symposium on toxicity assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21932,147 +22004,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio Mineralia. Les mines au Moyen Âge, en Forêt Noire et dans les Vosges / Mittelalterlicher Bergbau in den Vogesen und im Schwarzwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntram Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haasis-Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22082,51 +22154,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic Stressor and Parasite Interactions in Aquatic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22136,385 +22208,385 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Maria Gross; Jeanne Garric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology : New Challenges and New Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.129-147, 2019, 978-1-78548-314-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-314-1.50004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology principles for manufactured nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Unrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Tsyusko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental nanotechnology. Applications and impacts of nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McGraw Hill Education, pp.141-172, 2017, Environmental nanotechnology. Applications and impacts of nanomaterials, 978-0-07-182844-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites and Ecotoxicology: Molluscs and Other Invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcogliese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.827-844, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5704-2_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Amiard-Triquet; Jean-Claude Amiard; Philip S. Rainbow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Biomarkers: indicators of Ecotoxicological Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.15-43, 2013, 978-1-4398-8017-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22524,496 +22596,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.97</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] LIEC. 2018, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03226031v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] LIEC. 2018, pp.12</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03226032v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23023,114 +23095,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de transport et de détoxication des métaux lourds chez la moule d'eau douce Dreissena polymorpha : rôle des hémocytes et des organes du système excréteur (histologie, ultrastructure, microanalyse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Paul Verlaine - Metz, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993METZ021S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01775467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId505"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23198,51 +23270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ED33794"/>
+    <w:nsid w:val="6F5610E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23429,51 +23501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lumor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Stejskalov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Sold&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foon Yin Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzair Akbar Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-03982-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Turlin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9100573" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Duroudier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;tia Cardoso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mikolaczyk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joonas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02166893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33561-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ziebel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lentzen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQZR43JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Batana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Molloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally L. Glockling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford A. Siegfried" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W. Beakes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Y. James" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.01.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90C6QRHF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gonzalez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A. L. Vignati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TZV1TC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6SWRTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065822" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119671v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKSZCHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise A. Mayer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gaylo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.12.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SLZ68B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0959-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS233BCG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB2TNSDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379470v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00418" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molloy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stokes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burreson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovcharenko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011002101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mastitsky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0814-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD32F84CDAD4AC2D7650A5A4DEDF1DA9BC0835/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marescaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molloy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2012.1.4.05" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3FN5847-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379453v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1ZH5BP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379481v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20599" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ1BQC61-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.060" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W64F6WR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buronfosse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S9PC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbaci" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4RCQ7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.05.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Meyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.07.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6B6N63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGRHVLXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ledy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-712QPDK4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439377v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9653-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GGJCZNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05316525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno C Gutleb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649473v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661036v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaubroeck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Igos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931953v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930369v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Blinova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Lukjanova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kahru" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931958v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leguille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102573v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170080v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170073v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170104v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170096v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luttman Anthony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174774v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562928v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fialova" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649429v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baldacci" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649361v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207188v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102717v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138782v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourdol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103288v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170068v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170084v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170092v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186753v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186757v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172662v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186788v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382690v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50004-3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379501v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcogliese" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_75" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01772891v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rom&#233;o" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775467v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ021S" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lumor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Stejskalov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Sold&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foon Yin Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzair Akbar Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-03982-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joonas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Turlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9100573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Duroudier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;tia Cardoso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mikolaczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.02.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02166893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33561-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ziebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lentzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQZR43JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Batana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Q6L1JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8X1Q0NJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077126v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Molloy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally L. Glockling" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford A. Siegfried" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W. Beakes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Y. James" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.01.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90C6QRHF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A. L. Vignati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TZV1TC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise A. Mayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gaylo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.12.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SLZ68B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6SWRTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065822" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKSZCHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0959-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS233BCG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB2TNSDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00418" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molloy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stokes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burreson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovcharenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011002101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mastitsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0814-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD32F84CDAD4AC2D7650A5A4DEDF1DA9BC0835/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3FN5847-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164346v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marescaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molloy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2012.1.4.05" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.060" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W64F6WR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1ZH5BP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20599" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ1BQC61-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594380v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buronfosse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S9PC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbaci" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4RCQ7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.05.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Meyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.07.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6B6N63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.040" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGRHVLXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164381v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ledy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-712QPDK4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9653-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GGJCZNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05316525v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno C Gutleb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661036v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaubroeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Igos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119871v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Blinova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Lukjanova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kahru" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931958v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leguille" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102573v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170073v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170104v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170096v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luttman Anthony" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174712v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174774v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649429v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562928v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fialova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649389v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baldacci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649361v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207188v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103288v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102717v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138782v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourdol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170084v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170092v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186753v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186757v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172662v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382690v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50004-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcogliese" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_75" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01772891v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rom&#233;o" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775467v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ021S" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>