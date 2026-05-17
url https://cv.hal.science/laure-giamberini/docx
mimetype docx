--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1051,295 +1051,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03681096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé environnementale : l’opportunité d’instaurer une gouvernance des risques multidimensionnelle et intégrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-chronic effects of AgNPs and AuNPs on Gammarus fossarum (Crustacea Amphipoda): From molecular to behavioural responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carré</w:t>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gardon</w:t>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud H Devès</w:t>
+                <w:t xml:space="preserve">Tommaso Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Francois Guerold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/re1.104.0065⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.111775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363103v1</w:t>
+                <w:t xml:space="preserve">hal-03163474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-chronic effects of AgNPs and AuNPs on Gammarus fossarum (Crustacea Amphipoda): From molecular to behavioural responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+                <w:t xml:space="preserve">La santé environnementale : l’opportunité d’instaurer une gouvernance des risques multidimensionnelle et intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+                <w:t xml:space="preserve">J. Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Serchi</w:t>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guerold</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.111775. </w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 104 (4), pp.65-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/re1.104.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163474v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the toxic effects of mixtures of three lanthanides (Ce, Gd, Lu) to aquatic biota</w:t>
               </w:r>
@@ -1453,713 +1453,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081656v1</w:t>
+                <w:t xml:space="preserve">hal-02337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical Cycle of Lanthanides in a Light Rare Earth Element-Enriched Geological Area (Quebec, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+                <w:t xml:space="preserve">Francois Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Flayac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9100573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02337309v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 245, pp.889-897. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Cycle of Lanthanides in a Light Rare Earth Element-Enriched Geological Area (Quebec, Canada)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Pelletier</w:t>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cayer</w:t>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min9100573⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163406v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (15), pp.15174-15186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978207v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in protein expression in mussels Mytilus galloprovincialis dietarily exposed to PVP/PEI coated silver nanoparticles at different seasons</w:t>
               </w:r>
@@ -2305,77 +2305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112976. </w:t>
@@ -2407,441 +2407,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Caillet</w:t>
+                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726343v1</w:t>
+                <w:t xml:space="preserve">hal-01726333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726333v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
+                <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of reference genes for RT-qPCR data normalization in Gammarus fossarum (Crustacea Amphipoda)</w:t>
               </w:r>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,64 +2974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the pristine physico-chemical properties of silver and gold nanoparticles influence uptake and molecular effects on Gammarus fossarum (Crustacea Amphipoda)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ziebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple stressors on biomarker responses in sympatric dreissenid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Batana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (4), pp.1007-1013. </w:t>
@@ -3387,77 +3387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-physiological responses to salinity changes across the freshwater-marine continuum on two euryhaline bivalves: Corbicula fluminea and Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3790,212 +3790,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Potet</w:t>
+                <w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726423v1</w:t>
+                <w:t xml:space="preserve">hal-01519288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,173 +4070,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
+                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519288v1</w:t>
+                <w:t xml:space="preserve">hal-01726423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gammarus fossarum (Crustacea, Amphipoda) as a model organism to study the effects of silver nanoparticles</w:t>
               </w:r>
@@ -4650,261 +4650,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
+                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.2448-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726624v1</w:t>
+                <w:t xml:space="preserve">hal-01076591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
+                <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Pain-Devin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.2448-2454. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.282-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076591v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquastella gen. nov.: A new genus of saprolegniaceous oomycete rotifer parasites related to Aphanomyces, with unique sporangial outgrowths</w:t>
               </w:r>
@@ -5075,51 +5075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A. L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5204,51 +5204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5337,51 +5337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise A. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Gaylo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,51 +5608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,64 +5725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the health status of Donax trunculus from the Gulf of Tunis using integrative biomarker indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,436 +5852,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular responses of E. fetida cœlomocytes exposed to TiO2 nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of zebra mussel parasite populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-012-0959-5⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ab00418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091577v1</w:t>
+                <w:t xml:space="preserve">hal-02379470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitism can be a confounding factor in assessing the response of zebra mussels to water contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 162, pp.234-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of zebra mussel parasite populations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellular and molecular responses of E. fetida cœlomocytes exposed to TiO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bigorgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-012-0959-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ab00418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379470v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haplosporidium raabei n. sp. (Haplosporidia): a parasite of zebra mussels, Dreissena polymorpha (Pallas, 1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,302 +6348,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-effects of nickel contamination and parasitism on zebra mussel physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Is there a link between shell morphology and parasites of zebra mussels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Boiché</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0814-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379401v1</w:t>
+                <w:t xml:space="preserve">hal-02379442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between shell morphology and parasites of zebra mussels?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Cross-effects of nickel contamination and parasitism on zebra mussel physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Mastitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (2), pp.229-234. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.538-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379442v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First records of the quagga mussel, Dreissena rostriformis bugensis (Andrusov, 1897), in the Meuse River within France</w:t>
               </w:r>
@@ -6655,51 +6655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6759,77 +6759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Host Exploitation Strategies in Two Zebra Mussel-Trematode Systems: Adjustments of Host Life History Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e34029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6857,646 +6857,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year monitoring of reproductive and energy reserve cycles in transplanted zebra mussels (Dreissena polymorpha)</w:t>
+                <w:t xml:space="preserve">Comprehensive biological effects of a complex field poly-metallic pollution gradient on the New Zealand mudsnail Potamopyrgus antipodarum (Gray)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Palais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">M. Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dedourge-Geffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">T. Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biagianti-Risbourg</w:t>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.060⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164380v1</w:t>
+                <w:t xml:space="preserve">hal-02594380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebra mussel (Dreissena polymorpha) parasites: Potentially useful bioindicators of freshwater quality?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">One-year monitoring of reproductive and energy reserve cycles in transplanted zebra mussels (Dreissena polymorpha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biagianti-Risbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.028⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (8), pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02379495v1</w:t>
+                <w:t xml:space="preserve">hal-03164380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early defense responses in the freshwater bivalve Corbicula fluminea exposed to copper and cadmium: Transcriptional and histochemical studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Zebra mussel (Dreissena polymorpha) parasites: Potentially useful bioindicators of freshwater quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rodius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20599⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379481v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive biological effects of a complex field poly-metallic pollution gradient on the New Zealand mudsnail Potamopyrgus antipodarum (Gray)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early defense responses in the freshwater bivalve Corbicula fluminea exposed to copper and cadmium: Transcriptional and histochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Aurélie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mons</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rodius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 101, pp.100-108. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (6), pp.623-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.20599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594380v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of New Zealand mudsnail Potamopyrgus antipodarum (Gray) to a specific aromatase inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7585,51 +7585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (6), pp.1170-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7792,103 +7792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fluoxetine on the reproduction of two prosobranch mollusks: Potamopyrgus antipodarum and Valvata piscinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.423-429. </w:t>
@@ -7964,51 +7964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (5), pp.697-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8067,51 +8067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular distribution of metals in a liverwort and in a moss transplanted to two streams of differing acidity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8202,51 +8202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology of Rare Earths in aquatic systems:Integrated overview of fate and behavior of Rare Earth in river, their trophic transfer and environmental impacts in a Life Cycle Assessment perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno C Gutleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8310,51 +8310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloée Demazoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Jacquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8422,64 +8422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is inter-individual variance a hindrance or information to understand dreissenid responses to global change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Experimental Biology, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8556,51 +8556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque annuel ECOBIM et le 4e colloque annuel d'EcotoQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS ETE, May 2023, Québec (CA), Canada</w:t>
@@ -8655,51 +8655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8737,77 +8737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9108,51 +9108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental emergent problems: the influence of the reproduction cycle in a freshwater sentinel species submitted to climatic and chemical stressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,77 +9233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress multi-métallique et changements globaux : évaluation des effets combinés chez une espèce de moule sentinelle d’eau douce, Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9509,51 +9509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9604,51 +9604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9979,51 +9979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10130,51 +10130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Joonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10318,359 +10318,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172353v1</w:t>
+                <w:t xml:space="preserve">hal-03170062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170062v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbicula fluminea exposure to copper oxide nanoparticles: an integrated mesocosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, ROME, Italy</w:t>
@@ -10962,51 +10962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle des biomarqueurs et biomonitoring passif : l'impossible mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11083,90 +11083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
@@ -11189,902 +11189,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemistry and toxicity assessment of sediments in a natural area enriched by light critical rare earth elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mia Pelletier</w:t>
+                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170080v1</w:t>
+                <w:t xml:space="preserve">hal-03172387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103311v1</w:t>
+                <w:t xml:space="preserve">hal-03173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Joonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172387v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173124v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+                <w:t xml:space="preserve">Biogeochemistry and toxicity assessment of sediments in a natural area enriched by light critical rare earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102660v1</w:t>
+                <w:t xml:space="preserve">hal-03170080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
+              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156395v1</w:t>
+                <w:t xml:space="preserve">hal-03103311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
               </w:r>
@@ -12122,51 +12122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
@@ -12208,51 +12208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12314,277 +12314,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172834v1</w:t>
+                <w:t xml:space="preserve">hal-03172377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172377v1</w:t>
+                <w:t xml:space="preserve">hal-03172834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-isotopic approach to study Rare Earth Element contamination in river during flood events</w:t>
               </w:r>
@@ -12596,51 +12596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno C Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12678,64 +12678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12825,51 +12825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12920,77 +12920,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEGH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
@@ -13058,51 +13058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13183,51 +13183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13291,51 +13291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13373,90 +13373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13498,77 +13498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13623,90 +13623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depict the mechanisms governing parasite communities within Dreissena polymorpha: stochastic, biotic interaction or driven by contamination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13783,51 +13783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
@@ -13850,277 +13850,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and functional impacts of environmentally realistic silver nanoparticle exposures on Gammarus sp (Amphipoda)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184262v1</w:t>
+                <w:t xml:space="preserve">hal-03174228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Individual and functional impacts of environmentally realistic silver nanoparticle exposures on Gammarus sp (Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174228v1</w:t>
+                <w:t xml:space="preserve">hal-03184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
               </w:r>
@@ -14132,64 +14132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14231,103 +14231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSAFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
@@ -14475,402 +14475,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of environmentally realistic silver nanoparticle concentrations: from individual to functional impacts on Gammarus sp (Amphipoda)</w:t>
+                <w:t xml:space="preserve">Effet des nanoparticules sur Gammarus sp (Amphipoda) et sur ses performances fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 CEINT Internal Meeting Research Summaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Duke, United States</w:t>
+              <w:t xml:space="preserve">Séminaire annuel Ressources 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184295v1</w:t>
+                <w:t xml:space="preserve">hal-03185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the occurrence of zebra mussel parasites according to contamination in France and the USA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Ecotoxicity of environmentally realistic silver nanoparticle concentrations: from individual to functional impacts on Gammarus sp (Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Niagara Falls, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">2014 CEINT Internal Meeting Research Summaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Duke, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174712v1</w:t>
+                <w:t xml:space="preserve">hal-03184295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des nanoparticules sur Gammarus sp (Amphipoda) et sur ses performances fonctionnelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+                <w:t xml:space="preserve">Modelling the occurrence of zebra mussel parasites according to contamination in France and the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel Ressources 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Niagara Falls, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185960v1</w:t>
+                <w:t xml:space="preserve">hal-03174712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium and titanium dioxide nanoparticles (nCeO2 and nTiO2) sublethal effects on freshwater invertebrates</w:t>
               </w:r>
@@ -14975,247 +14975,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple stressors in aquatic environments may profile biomarker baseline responses: a case study in Dreissena polymorpha at the population scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between contamination and parasitism in zebra mussels (Dreissena polymorpha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Station Biologique de Paimpont, France</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Sation Biologique de Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174730v1</w:t>
+                <w:t xml:space="preserve">hal-03174774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between contamination and parasitism in zebra mussels (Dreissena polymorpha)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple stressors in aquatic environments may profile biomarker baseline responses: a case study in Dreissena polymorpha at the population scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Sation Biologique de Paimpont, France</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Station Biologique de Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174774v1</w:t>
+                <w:t xml:space="preserve">hal-03174730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurveillance de la Marne : évolution de l'état de santé de dreissènes exposées dans la rivière pendant une saison de traitements dans le vignoble champenois</w:t>
               </w:r>
@@ -15483,51 +15483,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in defining analogy to advance the science of a read-across framework: Starting with Dreissena spp. exposed to psychotropic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15621,77 +15621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota of Zebra Mussels (Dreissena polymorpha) as a Holobiont Concept- Significantly Reliable Method for Aquatic Environment Monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Fialova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15746,51 +15746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change effect: the inter-individual variability provides information about metabolic response in a sentinel species facing extreme events and multi-metallic contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15996,51 +15996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendons-nous les moules zébrées heureuses en les exposant à des médicaments psychoactifs ? Étude des effets sublétaux de la sertraline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16121,90 +16121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we easily read-across in ecotoxicity data ? A case study with two dreissenid species exposed to three psychotropic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16268,51 +16268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16393,51 +16393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16518,51 +16518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16639,51 +16639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16725,90 +16725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreissena wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16872,51 +16872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action TD 1407 Solution Chemistry of TCEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Bialystok, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16935,70 +16935,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
+                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17014,116 +17014,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173940v1</w:t>
+                <w:t xml:space="preserve">hal-03173934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t>
+                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17139,73 +17139,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173934v1</w:t>
+                <w:t xml:space="preserve">hal-03173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility limits of lanthanides in standardized ecotoxicological media</w:t>
               </w:r>
@@ -17243,51 +17243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17364,51 +17364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marge Muna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17610,51 +17610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gourdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
@@ -17722,51 +17722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17830,51 +17830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17910,583 +17910,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156558v1</w:t>
+                <w:t xml:space="preserve">hal-03211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
+                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133835v1</w:t>
+                <w:t xml:space="preserve">hal-03156449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211042v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156449v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Bio)accumulation of REE in a natural area: from rocks to plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Environmental Concentrations, Cycling &amp; Modeling of Technology Critical Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rehovot, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18636,90 +18636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of abiotic and biotic parameters on eco-physiological responses across freshwater-marine continuum as a function of salinity and metallic contaminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. SETAC Europe 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18738,402 +18738,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Influence of size and surface coating on silver nanoparticles uptake by Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop: Engineered Nanoparticles in Environmental Systems: Fate, Transport, Effects and Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Landau, Germany</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156412v1</w:t>
+                <w:t xml:space="preserve">hal-03170092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of size and surface coating on silver nanoparticles uptake by Gammarus fossarum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170092v1</w:t>
+                <w:t xml:space="preserve">hal-03172544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">International Workshop: Engineered Nanoparticles in Environmental Systems: Fate, Transport, Effects and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172544v1</w:t>
+                <w:t xml:space="preserve">hal-03156412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse multi-biomarqueurs chez le genre Dreissena à l'échelle nationale</w:t>
               </w:r>
@@ -19145,51 +19145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19257,64 +19257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19382,90 +19382,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
@@ -19658,51 +19658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19779,64 +19779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
@@ -20016,51 +20016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20128,51 +20128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of the long term effects of dissolved and nanoparticulate silver (nAg) on zebra mussels: influence of feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20266,64 +20266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20359,277 +20359,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the ecotoxicological effects of different sizes of silver nanoparticles on physiological and behavioural responses of Gammarus sp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of titanium nanoparticles (nTiO2) sublethal effects on the freshwater bivalve Dreissena polymorpha and the amphipod Gammarus roeseli: influence of shape and crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Contal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Ziebel</w:t>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HENVI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Belvaux, Luxembourg</w:t>
+              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186757v1</w:t>
+                <w:t xml:space="preserve">hal-03174706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of titanium nanoparticles (nTiO2) sublethal effects on the freshwater bivalve Dreissena polymorpha and the amphipod Gammarus roeseli: influence of shape and crystal structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+                <w:t xml:space="preserve">Comparative study of the ecotoxicological effects of different sizes of silver nanoparticles on physiological and behavioural responses of Gammarus sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Couleau</w:t>
+                <w:t xml:space="preserve">S. Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ziebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">HENVI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174706v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles and Gammarids: from acute exposures to environmentally more relevant ones, toward a better detection of putative effects in natural environments</w:t>
               </w:r>
@@ -20766,77 +20766,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Thionville, France</w:t>
@@ -20859,557 +20859,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets du dioxyde de cerium nanoparticulaire (nCeO2) sur les invertebres dulçaquicoles Dreissena polymorpha et Gammarus roeseli a l’aide d’une batterie de biomarqueurs</w:t>
+                <w:t xml:space="preserve">Sublethal effects assessment of cerium dioxide nanoparticles on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli using a multibiomarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daoud A</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBim 2012</w:t>
+              <w:t xml:space="preserve">Séminaire ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186766v1</w:t>
+                <w:t xml:space="preserve">hal-03186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effects assessment of cerium dioxide nanoparticles on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli using a multibiomarker approach</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nceo2) sublethal effects on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186208v1</w:t>
+                <w:t xml:space="preserve">hal-03186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nceo2) sublethal effects on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Trapp</w:t>
+                <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186775v1</w:t>
+                <w:t xml:space="preserve">hal-03172679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Evaluation des effets du dioxyde de cerium nanoparticulaire (nCeO2) sur les invertebres dulçaquicoles Dreissena polymorpha et Gammarus roeseli a l’aide d’une batterie de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECOBim 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172679v1</w:t>
+                <w:t xml:space="preserve">hal-03186766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebra mussel parasites: Potentially useful bioindicators of freshwater quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21417,51 +21417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21525,64 +21525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
@@ -21663,51 +21663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDRi ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
@@ -21788,51 +21788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain</w:t>
@@ -21861,77 +21861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of acidified streams in the Vosges mountains using a crustacean amphipod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22168,64 +22168,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic Stressor and Parasite Interactions in Aquatic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Maria Gross; Jeanne Garric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology : New Challenges and New Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.129-147, 2019, 978-1-78548-314-1. </w:t>
@@ -22263,77 +22263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology principles for manufactured nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Unrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Tsyusko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22382,217 +22382,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites and Ecotoxicology: Molluscs and Other Invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">History of biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Amiard-Triquet; Jean-Claude Amiard; Philip S. Rainbow. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Biomarkers: indicators of Ecotoxicological Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.15-43, 2013, 978-1-4398-8017-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379501v1</w:t>
+                <w:t xml:space="preserve">hal-01772891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of biomarkers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Parasites and Ecotoxicology: Molluscs and Other Invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcogliese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Biomarkers: indicators of Ecotoxicological Effects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.827-844, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5704-2_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772891v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22758,51 +22758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22876,51 +22876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23109,51 +23109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de transport et de détoxication des métaux lourds chez la moule d'eau douce Dreissena polymorpha : rôle des hémocytes et des organes du système excréteur (histologie, ultrastructure, microanalyse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Paul Verlaine - Metz, 1993. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993METZ021S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23270,51 +23270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F5610E7"/>
+    <w:nsid w:val="F6D38B1B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23501,51 +23501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lumor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Stejskalov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Sold&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foon Yin Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzair Akbar Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-03982-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joonas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Turlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9100573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Duroudier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;tia Cardoso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mikolaczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.02.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02166893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33561-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ziebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lentzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQZR43JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Batana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Q6L1JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8X1Q0NJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077126v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Molloy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally L. Glockling" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford A. Siegfried" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W. Beakes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Y. James" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.01.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90C6QRHF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A. L. Vignati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TZV1TC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise A. Mayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gaylo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.12.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SLZ68B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6SWRTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065822" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKSZCHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0959-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS233BCG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB2TNSDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00418" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molloy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stokes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burreson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovcharenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011002101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mastitsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0814-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD32F84CDAD4AC2D7650A5A4DEDF1DA9BC0835/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3FN5847-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164346v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marescaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molloy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2012.1.4.05" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.060" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W64F6WR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1ZH5BP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20599" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ1BQC61-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594380v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buronfosse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S9PC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbaci" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4RCQ7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.05.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Meyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.07.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6B6N63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.040" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGRHVLXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164381v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ledy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-712QPDK4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9653-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GGJCZNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05316525v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno C Gutleb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661036v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaubroeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Igos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119871v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Blinova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Lukjanova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kahru" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931958v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leguille" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102573v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170073v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170104v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170096v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luttman Anthony" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174712v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174774v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649429v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562928v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fialova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649389v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baldacci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649361v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207188v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103288v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102717v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138782v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourdol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170084v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170092v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186753v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186757v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172662v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382690v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50004-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcogliese" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_75" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01772891v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rom&#233;o" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775467v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ021S" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lumor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Stejskalov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Sold&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foon Yin Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzair Akbar Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-03982-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04791225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111775" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joonas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Turlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9100573" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Duroudier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;tia Cardoso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mikolaczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.02.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02166893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33561-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ziebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lentzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQZR43JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Batana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Q6L1JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8X1Q0NJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077126v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Molloy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally L. Glockling" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford A. Siegfried" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W. Beakes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Y. James" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.01.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90C6QRHF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A. L. Vignati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TZV1TC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise A. Mayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gaylo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.12.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SLZ68B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6SWRTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065822" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKSZCHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00418" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB2TNSDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0959-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS233BCG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molloy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stokes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burreson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovcharenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011002101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3FN5847-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mastitsky" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0814-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD32F84CDAD4AC2D7650A5A4DEDF1DA9BC0835/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164346v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marescaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molloy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2012.1.4.05" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buronfosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.09.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S9PC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.060" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W64F6WR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1ZH5BP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379481v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20599" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ1BQC61-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbaci" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4RCQ7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.05.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Meyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.07.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6B6N63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.040" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGRHVLXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164381v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ledy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-712QPDK4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9653-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GGJCZNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05316525v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno C Gutleb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Demazoin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661036v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaubroeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Igos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119871v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Blinova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Lukjanova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kahru" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931958v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leguille" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102573v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170080v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170073v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170104v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170096v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luttman Anthony" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174712v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174774v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649429v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562928v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fialova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649389v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baldacci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649361v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207188v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103288v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102717v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138782v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourdol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170084v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170092v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186753v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186757v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172662v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382690v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50004-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01772891v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rom&#233;o" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcogliese" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_75" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775467v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ021S" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>