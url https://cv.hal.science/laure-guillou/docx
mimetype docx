--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -800,1139 +800,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amoebophrya ceratii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morpho-molecular analysis of podolampadacean dinoflagellates (Dinophyceae), with the description of two new genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
+                <w:t xml:space="preserve">Kenneth Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Consuelo Carbonell-Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.11.009⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (2), pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2022.2158281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971751v1</w:t>
+                <w:t xml:space="preserve">hal-04203973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell metabolome profiling for phenotyping parasitic diseases in phytoplankton</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of monsoons and storms on the structuring and diversity of picoeukaryotic microbial communities in a tropical coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Thines</w:t>
+                <w:t xml:space="preserve">Maria Anna Michaela de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian William Hingpit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deo Florence L. Onda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frans.2022.1051955⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.105294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2023.105294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780453v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvilucifera rostrata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Amoebophrya ceratii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.227-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.152-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780430v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-molecular analysis of podolampadacean dinoflagellates (Dinophyceae), with the description of two new genera</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-cell metabolome profiling for phenotyping parasitic diseases in phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Boulben</w:t>
+                <w:t xml:space="preserve">Marin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Buaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Thines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00318884.2022.2158281⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frans.2022.1051955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203973v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of monsoons and storms on the structuring and diversity of picoeukaryotic microbial communities in a tropical coastal environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian William Hingpit</w:t>
+                <w:t xml:space="preserve">Parvilucifera rostrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deo Florence L. Onda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 209, pp.105294. </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.227-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2023.105294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780440v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular development and impact of a marine eukaryotic parasite on its zombified microalgal host</w:t>
+                <w:t xml:space="preserve">Temperature Affects the Biological Control of Dinoflagellates by the Generalist Parasitoid Parvilucifera rostrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Decelle</w:t>
+                <w:t xml:space="preserve">Matthew Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+                <w:t xml:space="preserve">Aaron Telusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01274-z⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727764v1</w:t>
+                <w:t xml:space="preserve">hal-03603190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular development and impact of a marine eukaryotic parasite on its zombified microalgal host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boisard</w:t>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Jeremy Bougoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2348-2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01274-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862695v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative biology and ecology of apicomplexans and dinoflagellates: a unique meeting of minds and biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross F Waller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">Linda Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Cleves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+                <w:t xml:space="preserve">Joseph Schrével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.09.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862729v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Affects the Biological Control of Dinoflagellates by the Generalist Parasitoid Parvilucifera rostrata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative biology and ecology of apicomplexans and dinoflagellates: a unique meeting of minds and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross F Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Schmitt</w:t>
+                <w:t xml:space="preserve">Phillip Cleves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Telusma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Janouškovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.385. </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.1012-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603190v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic infections by Group II Syndiniales target selected dinoflagellate host populations within diverse protist assemblages in a model coastal pond</w:t>
               </w:r>
@@ -2042,1216 +2042,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t>
+                <w:t xml:space="preserve">From the sxtA4 Gene to Saxitoxin Production: What Controls the Variability Among Alexandrium minutum and Alexandrium pacificum Strains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Farhat</w:t>
+                <w:t xml:space="preserve">Solène Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+                <w:t xml:space="preserve">Marc-Marie Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.613199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.613199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114990v1</w:t>
+                <w:t xml:space="preserve">hal-03170859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375799v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the sxtA4 Gene to Saxitoxin Production: What Controls the Variability Among Alexandrium minutum and Alexandrium pacificum Strains?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Gac</w:t>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.613199. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.613199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170859v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification to species level of live single microalgal cells from plankton samples with matrix-free laser/desorption ionization mass spectrometry</w:t>
+                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim U H Baumeister</w:t>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">A. Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleš Svatoš</w:t>
+                <w:t xml:space="preserve">E. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-1646-7⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504475v1</w:t>
+                <w:t xml:space="preserve">hal-02563300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joanne Monjol</w:t>
+                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146011v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377799v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibo Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02563300v1</w:t>
+                <w:t xml:space="preserve">hal-02377799v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification to species level of live single microalgal cells from plankton samples with matrix-free laser/desorption ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Tim U H Baumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Svatoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-1646-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025670v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve R Toulza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanne Monjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.600823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914979v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the characteristics of the dinoflagellate parasite Ichthyodinium chabelardi and its potential effect on fin fish populations</w:t>
               </w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylke Wohlrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Groth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Janouškovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (4), pp.eaav1110. </w:t>
@@ -3488,51 +3488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of vampyrellid predator–prey dynamics in a marine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane S Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,2463 +3746,2463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine structure and Molecular Phylogenetic Position of Two Marine Gregarines, Selenidium pygospionis sp. n. and S. pherusae sp. n., with Notes on the Phylogeny of Archigregarinida (Apicomplexa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Florent</w:t>
+                <w:t xml:space="preserve">Gita Paskerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+                <w:t xml:space="preserve">Tatiana Miroliubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Andrei Diakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdaléna Kováčiková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valigurová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (6), pp.826-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126891v1</w:t>
+                <w:t xml:space="preserve">hal-03971704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EukRef: Phylogenetic curation of ribosomal RNA to enhance understanding of eukaryotic diversity and distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luciana Santoferrara</w:t>
+                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafim Nenarokov</w:t>
+                <w:t xml:space="preserve">Sébastien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2005849⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971662v2</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Ultrastructural and Molecular Phylogenetic Evidence from the Blastogregarines, an Early Branching Lineage of Plesiomorphic Apicomplexa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Valigurová</w:t>
+                <w:t xml:space="preserve">EukRef: Phylogenetic curation of ribosomal RNA to enhance understanding of eukaryotic diversity and distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Diakin</w:t>
+                <w:t xml:space="preserve">Martin Kolisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdaléna Kováčiková</w:t>
+                <w:t xml:space="preserve">Vittorio Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Santoferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Nenarokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.04.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (9), pp.e2005849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2005849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02878027v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Ultrastructural and Molecular Phylogenetic Evidence from the Blastogregarines, an Early Branching Lineage of Plesiomorphic Apicomplexa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepage</w:t>
+                <w:t xml:space="preserve">Timur Simdyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Paskerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valigurová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Diakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdaléna Kováčiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (5), pp.697-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887637v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02878027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure and Molecular Phylogenetic Position of Two Marine Gregarines, Selenidium pygospionis sp. n. and S. pherusae sp. n., with Notes on the Phylogeny of Archigregarinida (Apicomplexa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gita Paskerova</w:t>
+                <w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Miroliubova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Valigurová</w:t>
+                <w:t xml:space="preserve">Benjamin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03971704v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Change in Marine Plankton Structure and Carbon Production After the Addition of River Water in a Mesocosm Experiment</w:t>
+                <w:t xml:space="preserve">Redescription and phylogenetic analyses of Durchoniella spp. (Ciliophora, Astomatida) associated with the polychaete Cirriformia tentaculata (Montagu, 1808)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fouilland</w:t>
+                <w:t xml:space="preserve">Laure Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trottet</w:t>
+                <w:t xml:space="preserve">Denis H. Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Bouvier</w:t>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0962-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (Part A), pp.265-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887206v1</w:t>
+                <w:t xml:space="preserve">hal-01578167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redescription and phylogenetic analyses of Durchoniella spp. (Ciliophora, Astomatida) associated with the polychaete Cirriformia tentaculata (Montagu, 1808)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does environmental heterogeneity explain temporal β diversity of small eukaryotic phytoplankton? Example from a tropical eutrophic coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sauvadet</w:t>
+                <w:t xml:space="preserve">Juliana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis H. Lynn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.698-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbx026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578167v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environmental heterogeneity explain temporal β diversity of small eukaryotic phytoplankton? Example from a tropical eutrophic coastal lagoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">A new view on the morphology and phylogeny of eugregarines suggested by the evidence from the gregarine Ancora sagittata (Leuckart, 1860) Labbé, 1899 (Apicomplexa: Eugregarinida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur G. Simdyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Y. Diakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiane Benevides</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Kirill V. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schrével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbx026⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971365v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new view on the morphology and phylogeny of eugregarines suggested by the evidence from the gregarine Ancora sagittata (Leuckart, 1860) Labbé, 1899 (Apicomplexa: Eugregarinida)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant Change in Marine Plankton Structure and Carbon Production After the Addition of River Water in a Mesocosm Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timur G. Simdyanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Y. Diakin</w:t>
+                <w:t xml:space="preserve">D. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill V. Mikhailov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Schrével</w:t>
+                <w:t xml:space="preserve">T. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.e3354. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (2), pp.289 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.3354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0962-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547875v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous distribution in sediments and dispersal in waters of Alexandrium minutum in a semi-enclosed coastal ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profiling of Alexandrium fundyense during physical interaction with or exposure to chemical signals from the parasite Amoebophrya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yameng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylke Wohlrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Groth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.K. Klouch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Pineau Guillou</w:t>
+                <w:t xml:space="preserve">Gernot Glöckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1294-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408984v1</w:t>
+                <w:t xml:space="preserve">hal-04799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and evolutionary significance of novel protist lineages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier del Campo</w:t>
+                <w:t xml:space="preserve">Zoosporic parasites infecting marine diatoms – A black box that needs to be opened</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostina V. Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Hehenberger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Brooke K. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777693v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary processes and cellular functions underlying divergence in Alexandrium minutum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Quéré</w:t>
+                <w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schrével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valigurová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Prensier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13815⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (4), pp.339-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400194v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoosporic parasites infecting marine diatoms – A black box that needs to be opened</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical records from dated sediment cores reveal the multidecadal dynamic of the toxic dinoflagellate Alexandrium minutum in the Bay of Brest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Klouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Scholz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brooke K. Sullivan</w:t>
+                <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (7), pp.fiw101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253978v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical records from dated sediment cores reveal the multidecadal dynamic of the toxic dinoflagellate Alexandrium minutum in the Bay of Brest (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for parasite-mediated selection during short-lasting toxic algal blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Klouch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
+                <w:t xml:space="preserve">Frédéric Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw101⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.109 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603166v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Florent</w:t>
+                <w:t xml:space="preserve">Ecological impacts of parasitic chytrids, syndiniales and perkinsids on populations of marine photosynthetic dinoflagellates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Jephcott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank H. Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris F. Van Ogtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338422v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of Alexandrium fundyense during physical interaction with or exposure to chemical signals from the parasite Amoebophrya</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Groth</w:t>
+                <w:t xml:space="preserve">Ecological and evolutionary significance of novel protist lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Glöckner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13566⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04799174v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for parasite-mediated selection during short-lasting toxic algal blooms</w:t>
+                <w:t xml:space="preserve">Heterogeneous distribution in sediments and dispersal in waters of Alexandrium minutum in a semi-enclosed coastal ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blanquart</w:t>
+                <w:t xml:space="preserve">Z.K. Klouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Valero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">F. Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Dia</w:t>
+                <w:t xml:space="preserve">M. Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lepelletier</w:t>
+                <w:t xml:space="preserve">T. Hernández-Fariñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pineau Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1267⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400173v1</w:t>
+                <w:t xml:space="preserve">hal-01408984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological impacts of parasitic chytrids, syndiniales and perkinsids on populations of marine photosynthetic dinoflagellates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">Evolutionary processes and cellular functions underlying divergence in Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank H. Gleason</w:t>
+                <w:t xml:space="preserve">Gabriel Metegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris F. Van Ogtrop</w:t>
+                <w:t xml:space="preserve">Pascale Malestroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Julien Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.47-58. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (20), pp.5129 - 5143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253977v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paralytic shellfish toxin content is related to genomic sxtA4 copy number in Alexandrium minutum strains</w:t>
               </w:r>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6602,51 +6602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of Plankton Community Structure and Nutrient Availability for the Control of Dinoflagellate Blooms by Parasites: A Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6870,103 +6870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential roles for recently discovered chytrid parasites in the dynamics of harmful algal blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Jephcott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frithjof C. Kuepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1), pp.20-33. </w:t>
@@ -7030,51 +7030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A. Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7280,51 +7280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,51 +7332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.549-560. </w:t>
@@ -7689,51 +7689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A. Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7790,308 +7790,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Patterns of Diversity in Major Marine Microeukaryote Lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo C. Pernice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e57170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253994v1</w:t>
+                <w:t xml:space="preserve">hal-01253995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Patterns of Diversity in Major Marine Microeukaryote Lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo C. Pernice</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.e57170. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253995v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Introns in Eukaryotic Small Subunit Ribosomal RNA Gene Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,287 +8145,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diversity of the Syndinean Genus Euduboscquella Based on Single-Cell PCR Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection dynamics of Amoebophryidae parasitoids on harmful dinoflagellates in a southern Chilean fjord dominated by diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsvetan R. Bachvaroff</w:t>
+                <w:t xml:space="preserve">Daniel Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunju Kim</w:t>
+                <w:t xml:space="preserve">Jose Luis Iriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto E. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Wayne Coats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.06678-11⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (2), pp.183-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254000v1</w:t>
+                <w:t xml:space="preserve">hal-01253999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection dynamics of Amoebophryidae parasitoids on harmful dinoflagellates in a southern Chilean fjord dominated by diatoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">Molecular Diversity of the Syndinean Genus Euduboscquella Based on Single-Cell PCR Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsvetan R. Bachvaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Varela</w:t>
+                <w:t xml:space="preserve">Sunju Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Iriarte</w:t>
+                <w:t xml:space="preserve">Charles F. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto E. Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">D. Wayne Coats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 66 (2), pp.183-197. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp.334-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.06678-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253999v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parasitic Dinoflagellates Blastodinium spp. Inhabiting the Gut of Marine, Planktonic Copepods: Morphology, Ecology, and Unrecognized Species Diversity</w:t>
               </w:r>
@@ -8509,566 +8509,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blastodinium spp. infect copepods in the ultra-oligotrophic marine waters of the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornet</w:t>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nowaczyk</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gasparini</w:t>
+                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Skovgaard</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254010v1</w:t>
+                <w:t xml:space="preserve">hal-01196814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and host diversity of Amoebophryidae parasites across oligotrophic waters of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-267-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196814v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and host diversity of Amoebophryidae parasites across oligotrophic waters of the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Interplay Between the Parasite Amoebophrya sp (Alveolata) and the Cyst Formation of the Red Tide Dinoflagellate Scrippsiella trochoidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-267-2011⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (4), pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254008v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between the Parasite Amoebophrya sp (Alveolata) and the Cyst Formation of the Red Tide Dinoflagellate Scrippsiella trochoidea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cueff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergey Karpov</w:t>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01254013v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Amoebophryidae (Syndiniales) during Alexandrium catenella/tamarense (Dinophyceae) blooms in the Thau lagoon (Mediterranean Sea, France)</w:t>
               </w:r>
@@ -9325,51 +9325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Reza Shahbazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9414,775 +9414,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blastodinium spp. infect copepods in the ultra-oligotrophic marine waters of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Christen</w:t>
+                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+                <w:t xml:space="preserve">A. Nowaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">S. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">A. Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2125-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2125-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254016v1</w:t>
+                <w:t xml:space="preserve">hal-01254010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis between protist communities from the deep-sea pelagic ecosystem and specific deep hydrothermal habitats</w:t>
+                <w:t xml:space="preserve">16S rRNA gene-based molecular analysis of mat-forming and accompanying bacteria covering organically-enriched marine sediments underlying a salmon farm in Southern Chile (Calbuco Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Sauvadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Carlos Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02272.x⟩</w:t>
+              <w:t xml:space="preserve">Gayana (Concepción)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0717-65382010000200006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254021v1</w:t>
+                <w:t xml:space="preserve">hal-01254017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S rRNA gene-based molecular analysis of mat-forming and accompanying bacteria covering organically-enriched marine sediments underlying a salmon farm in Southern Chile (Calbuco Island)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis between protist communities from the deep-sea pelagic ecosystem and specific deep hydrothermal habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Valenzuela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phyllis Lam</w:t>
+                <w:t xml:space="preserve">Anne-Laure Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gayana (Concepción)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (11), pp.2946-2964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02272.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0717-65382010000200006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01254017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and morphological characterisation of the green algae infesting blue mussel Mytilus edulis in the North and South Atlantic oceans</w:t>
+                <w:t xml:space="preserve">Responsibility of microzooplankton and parasite pressure for the demise of toxic dinoflagellate blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Rodríguez</w:t>
+                <w:t xml:space="preserve">Djs Montagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sw Feist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ls Harkestad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/dao01956⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799193v1</w:t>
+                <w:t xml:space="preserve">hal-02402030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsibility of microzooplankton and parasite pressure for the demise of toxic dinoflagellate blooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Toxic Marine Dinoflagellate Blooms by Serial Parasitic Killers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djs Montagnes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Fenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01245⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5905), pp.1254-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1164387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402030v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Toxic Marine Dinoflagellate Blooms by Serial Parasitic Killers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+                <w:t xml:space="preserve">Phylogenetic and morphological characterisation of the green algae infesting blue mussel Mytilus edulis in the North and South Atlantic oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sw Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morin</w:t>
+                <w:t xml:space="preserve">Ls Harkestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 322 (5905), pp.1254-1257. </w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81, pp.231-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1164387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/dao01956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409729v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide genetic diversity of picoplanktonic green algae (Chloroplastida) in the Mediterranean Sea uncovered by a phylum‐biased PCR approach</w:t>
               </w:r>
@@ -10297,51 +10297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread occurrence and genetic diversity of marine parasitoids belonging to Syndiniales ( Alveolata )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10437,287 +10437,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and habitats of two enigmatic marine alveolate lineages</w:t>
+                <w:t xml:space="preserve">Growth of uncultured heterotrophic flagellates in unamended seawater incubations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Groisillier</w:t>
+                <w:t xml:space="preserve">R Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Massana</w:t>
+                <w:t xml:space="preserve">R Terrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Valentin</w:t>
+                <w:t xml:space="preserve">I Forn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vaulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">C Pedrós-Alió</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.277-291. </w:t>
+              <w:t xml:space="preserve">, 2006, 45, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame042277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame045171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799214v1</w:t>
+                <w:t xml:space="preserve">hal-04799210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of uncultured heterotrophic flagellates in unamended seawater incubations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and habitats of two enigmatic marine alveolate lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Pedrós-Alió</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45, pp.171-180. </w:t>
+              <w:t xml:space="preserve">, 2006, 42, pp.277-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame045171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame042277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799210v1</w:t>
+                <w:t xml:space="preserve">hal-04799214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic affinities of two eukaryotic pathogens of marine macroalgae, Eurychasma dicksonii (Wright) Magnus and Chytridium polysiphoniae</w:t>
               </w:r>
@@ -10964,1377 +10964,1377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic and Ecological Analysis of Novel Marine Stramenopiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vaulot</w:t>
+                <w:t xml:space="preserve">Jose Castresana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Guillou</w:t>
+                <w:t xml:space="preserve">Vanessa Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Partensky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khadidja Romari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova Hedwigia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (6), pp.3528-3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.6.3528-3534.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663376v1</w:t>
+                <w:t xml:space="preserve">hal-04799247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Picoplanktonic Prasinophytes Assessed by Direct Nuclear SSU rDNA Sequencing of Environmental Samples and Novel Isolates Retrieved from Oceanic and Coastal Marine Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic analysis of the ‘Nannochloris-like’ algae and diagnoses of Picochlorum oklahomensis gen. et sp. nov. (Trebouxiophyceae, Chlorophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Henley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Hironaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Buchheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Buchheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1078/143446104774199592⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (6), pp.641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/i0031-8884-43-6-641.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799253v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and Ecological Analysis of Novel Marine Stramenopiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Balagué</w:t>
+                <w:t xml:space="preserve">PIGMENT SUITES AND TAXONOMIC GROUPS IN PRASINOPHYCEAE 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Latasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Scharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.6.3528-3534.2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (6), pp.1149-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2004.03136.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799247v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the ‘Nannochloris-like’ algae and diagnoses of Picochlorum oklahomensis gen. et sp. nov. (Trebouxiophyceae, Chlorophyta)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janice Hironaka</w:t>
+                <w:t xml:space="preserve">Picoeukaryotic diversity in an oligotrophic coastal site studied by molecular and culturing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pedrós-Alió</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2216/i0031-8884-43-6-641.1⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (3), pp.231-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsec.2004.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799240v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIGMENT SUITES AND TAXONOMIC GROUPS IN PRASINOPHYCEAE 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of Picoplanktonic Prasinophytes Assessed by Direct Nuclear SSU rDNA Sequencing of Environmental Samples and Novel Isolates Retrieved from Oceanic and Coastal Marine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Eikrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Latasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renate Scharek</w:t>
+                <w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2004.03136.x⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (2), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1078/143446104774199592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799235v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picoeukaryotic diversity in an oligotrophic coastal site studied by molecular and culturing approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Balagué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Pedrós-Alió</w:t>
+                <w:t xml:space="preserve">F. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nova Hedwigia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799228v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t>
+                <w:t xml:space="preserve">Genetic Diversity and Molecular Detection of Three Toxic Dinoflagellate Genera and from French Coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bricaud</w:t>
+                <w:t xml:space="preserve">E Nézan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Babin</w:t>
+                <w:t xml:space="preserve">V Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bruyant</w:t>
+                <w:t xml:space="preserve">E Erard-Le Denn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Guillou</w:t>
+                <w:t xml:space="preserve">Ma Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 153 (3), pp.223-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1078/1434-4610-00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482977v1</w:t>
+                <w:t xml:space="preserve">hal-03447000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Molecular Detection of Three Toxic Dinoflagellate Genera and from French Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Guillou</w:t>
+                <w:t xml:space="preserve">Unveiling the Organisms behind Novel Eukaryotic Ribosomal DNA Sequences from the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Nézan</w:t>
+                <w:t xml:space="preserve">Beatriz Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Cueff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Pedrós-Alió</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1078/1434-4610-00100⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (9), pp.4554-4558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.9.4554-4558.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447000v1</w:t>
+                <w:t xml:space="preserve">hal-04799257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Organisms behind Novel Eukaryotic Ribosomal DNA Sequences from the Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Díez</w:t>
+                <w:t xml:space="preserve">M Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pedrós-Alió</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 68 (9), pp.4554-4558. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.9.4554-4558.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799257v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analyses of Bolidophyceae (Heterokontophyta) using rbc L gene sequences support their sister group relationship to diatoms</w:t>
+                <w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Daugbjerg</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2216/i0031-8884-40-2-153.1⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446962v1</w:t>
+                <w:t xml:space="preserve">hal-03163434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t>
+                <w:t xml:space="preserve">Phylogenetic analyses of Bolidophyceae (Heterokontophyta) using rbc L gene sequences support their sister group relationship to diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daugbjerg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 26, pp.201-207. </w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (2), pp.153-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2216/i0031-8884-40-2-153.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163434v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t>
               </w:r>
@@ -12372,51 +12372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t>
@@ -12454,51 +12454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligonucleotide Probes for the Identification of Three Algal Groups by Dot Blot and Fluorescent Whole-Cell Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12588,103 +12588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Moon-van Der Staay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12709,90 +12709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lk Medlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Loiseaux-de Goer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12856,51 +12856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiomonas scintillans gen. et sp. nov. and Picophagus flagellatus gen. et sp. nov. (Heterokonta): Two New Heterotrophic Flagellates of Picoplanktonic Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13144,77 +13144,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13265,51 +13265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13411,282 +13411,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different molecular techniques to examine the life cycles of phytoplankton or HAB species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA/RNA Analysis of Phytoplankton by Flow Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFEHAB Life histories of microalgal species causing harmful blooms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11 (1), 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/0471142956.cy1112s11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03759319v1</w:t>
+                <w:t xml:space="preserve">hal-04800327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA/RNA Analysis of Phytoplankton by Flow Cytometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different molecular techniques to examine the life cycles of phytoplankton or HAB species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIFEHAB Life histories of microalgal species causing harmful blooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 95, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800327v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03759319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13836,51 +13836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36914FF9"/>
+    <w:nsid w:val="E17A23BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14067,51 +14067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1032-7958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136876897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204127859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358382673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kaftan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Thines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.1051955" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.12.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Michaela de la Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian William Hingpit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo Florence L. Onda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2023.105294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bougoure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01274-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross F Waller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Cleves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.09.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schmitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Telusma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020385" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pachiadaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02504475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim U H Baumeister" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-1646-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyi Nagarkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF18207" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane S Benevides" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#226;ngela Menezes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0329-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Adl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Luke&#353;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schoch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12691" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971662v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Boscaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santoferrara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Nenarokov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005849" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02878027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Simdyanov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Diakin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Kov&#225;&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.04.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Miroliubova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.06.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C634TM2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578167v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sauvadet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis H. Lynn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.06.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Benevides" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur G. Simdyanov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Diakin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Mikhailov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3354" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.K. Klouch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caradec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pineau Guillou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.11.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04777693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hehenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.02.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400194v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13815" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Scholz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina V. Marano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke K. Sullivan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13566" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CZHQFKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253977v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Jephcott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. Van Ogtrop" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.03.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke St&#252;ken" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Riob&#243;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Franco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetill S. Jakobsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00404" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebredonchel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dehmer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Latimier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Edern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12309" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD882428BE8760D7F183E6BF2B4A0E9B51A768F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127623" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2015.03.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepelletier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Skovgaard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.09.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0LCL5BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gloeckner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00139-14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253991v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12234" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMQMB9D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.02.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKVJX7XH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253995v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057170" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7167/2013/854869" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254000v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan R. Bachvaroff" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunju Kim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Delwiche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Coats" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06678-11" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253999v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Varela" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Iriarte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto E. Gonzalez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01567" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00305" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254010v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skovgaard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2125-2011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254008v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-267-2011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254013v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.12.001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C65J0K3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254012v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sengco" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T10GF3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254009v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00951.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33P7QTZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604768v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecroq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018169" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254021v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvadet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02272.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PZS44K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254017v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aranda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paredes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valenzuela" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382010000200006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799193v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Feist" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Harkestad" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bateman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01956" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402030v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djs Montagnes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fenton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01245" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409729v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164387" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799202v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01602.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K28K2Q48-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409722v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welsh" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirkham" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01731.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG2LG0NV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799214v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Massana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Valentin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042277" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799210v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Terrado" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Forn" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame045171" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04800314v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Cohn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Loiseaux-De Goer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799253v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/143446104774199592" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799247v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castresana" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balagu&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Romari" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.6.3528-3534.2004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799240v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henley" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hironaka" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buchheim" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buchheim" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-43-6-641.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799235v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03136.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799228v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balagu&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447000v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#233;zan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cueff" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erard-Le Denn" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00100" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799257v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;ez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4554-4558.2002" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446962v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daugbjerg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-40-2-153.1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446951v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Campbell" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Ornolfsdottir" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Groben" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00014.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759319v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1032-7958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136876897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204127859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358382673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Michaela de la Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian William Hingpit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo Florence L. Onda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2023.105294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kaftan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Thines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.1051955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.12.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Telusma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bougoure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01274-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross F Waller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Cleves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.09.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pachiadaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02504475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim U H Baumeister" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-1646-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyi Nagarkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF18207" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane S Benevides" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#226;ngela Menezes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0329-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Adl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Luke&#353;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schoch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12691" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971704v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Miroliubova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Diakin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Kov&#225;&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.06.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C634TM2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971662v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Boscaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santoferrara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Nenarokov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005849" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02878027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Simdyanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.04.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sauvadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis H. Lynn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.06.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Benevides" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur G. Simdyanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Diakin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Mikhailov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13566" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CZHQFKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Scholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina V. Marano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke K. Sullivan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Jephcott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. Van Ogtrop" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.03.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04777693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hehenberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.02.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408984v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.K. Klouch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caradec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pineau Guillou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13815" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke St&#252;ken" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Riob&#243;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Franco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetill S. Jakobsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00404" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebredonchel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dehmer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Latimier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Edern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12309" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD882428BE8760D7F183E6BF2B4A0E9B51A768F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127623" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2015.03.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepelletier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Skovgaard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.09.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0LCL5BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gloeckner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00139-14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253991v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12234" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMQMB9D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.02.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKVJX7XH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057170" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7167/2013/854869" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Varela" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Iriarte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto E. Gonzalez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01567" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254000v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan R. Bachvaroff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunju Kim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Delwiche" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Coats" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06678-11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00305" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-267-2011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254013v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.12.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C65J0K3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254012v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sengco" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T10GF3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254009v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00951.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33P7QTZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604768v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecroq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018169" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skovgaard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2125-2011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aranda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paredes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valenzuela" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382010000200006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvadet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02272.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PZS44K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djs Montagnes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fenton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01245" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409729v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164387" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799193v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Feist" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Harkestad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bateman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01956" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799202v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01602.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K28K2Q48-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409722v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welsh" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirkham" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01731.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG2LG0NV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799210v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Massana" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Terrado" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Forn" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame045171" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799214v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Valentin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042277" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04800314v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Cohn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Loiseaux-De Goer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799247v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castresana" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balagu&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Romari" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.6.3528-3534.2004" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799240v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henley" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hironaka" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buchheim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buchheim" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-43-6-641.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799235v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03136.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799228v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balagu&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799253v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/143446104774199592" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447000v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#233;zan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cueff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erard-Le Denn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00100" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799257v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;ez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4554-4558.2002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446962v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daugbjerg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-40-2-153.1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446951v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Campbell" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Ornolfsdottir" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Groben" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00014.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759319v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>