--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">204127859</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JJuP9doAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000358382673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -248,13152 +269,13152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Pavloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abagnale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Azua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuriñe Baña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Impact of Marine Heatwaves on the Eukaryome of the Emblematic Mediterranean Red Coral Corallium rubrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Prioux</w:t>
+                <w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Pavloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Azua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuriñe Baña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tristan Estaque</w:t>
+                <w:t xml:space="preserve">Mauro Bastianini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf035⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04968489v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05046943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zuriñe Baña</w:t>
+                <w:t xml:space="preserve">Unraveling the Impact of Marine Heatwaves on the Eukaryome of the Emblematic Mediterranean Red Coral Corallium rubrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Bastianini</w:t>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Estaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">cea-05046943v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotic microbiota outperform eukaryotic microbiota in differentiating between infection states of iconic diseases of two commercial oyster species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mathias Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Lecadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 594, pp.741363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-molecular analysis of podolampadacean dinoflagellates (Dinophyceae), with the description of two new genera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Mertens</w:t>
+                <w:t xml:space="preserve">Amoebophrya ceratii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Consuelo Carbonell-Moore</w:t>
+                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00318884.2022.2158281⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.152-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203973v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of monsoons and storms on the structuring and diversity of picoeukaryotic microbial communities in a tropical coastal environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-cell metabolome profiling for phenotyping parasitic diseases in phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Anna Michaela de la Cruz</w:t>
+                <w:t xml:space="preserve">Anthony Buaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian William Hingpit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marco Thines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2023.105294⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frans.2022.1051955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780440v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amoebophrya ceratii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Parvilucifera rostrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.152-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.227-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971751v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell metabolome profiling for phenotyping parasitic diseases in phytoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morpho-molecular analysis of podolampadacean dinoflagellates (Dinophyceae), with the description of two new genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Consuelo Carbonell-Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vallet</w:t>
+                <w:t xml:space="preserve">Gwenael Bilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Kaftan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Sylviane Boulben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frans.2022.1051955⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (2), pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2022.2158281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780453v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvilucifera rostrata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of monsoons and storms on the structuring and diversity of picoeukaryotic microbial communities in a tropical coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anna Michaela de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian William Hingpit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deo Florence L. Onda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.12.009⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.105294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2023.105294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780430v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Affects the Biological Control of Dinoflagellates by the Generalist Parasitoid Parvilucifera rostrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Telusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10020385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular development and impact of a marine eukaryotic parasite on its zombified microalgal host</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Julie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gallet</w:t>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bougoure</w:t>
+                <w:t xml:space="preserve">Linda Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schrével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01274-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727764v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative biology and ecology of apicomplexans and dinoflagellates: a unique meeting of minds and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Ross F Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Duval</w:t>
+                <w:t xml:space="preserve">Phillip Cleves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Schrével</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Jan Janouškovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.1012-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862695v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative biology and ecology of apicomplexans and dinoflagellates: a unique meeting of minds and biology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular development and impact of a marine eukaryotic parasite on its zombified microalgal host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Cleves</w:t>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Janouškovec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bougoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.09.010⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2348-2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01274-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862729v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic infections by Group II Syndiniales target selected dinoflagellate host populations within diverse protist assemblages in a model coastal pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Sehein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pachiadaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Microbial Ecology of Protists, 24 (4), pp.1818-1834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.15977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the sxtA4 Gene to Saxitoxin Production: What Controls the Variability Among Alexandrium minutum and Alexandrium pacificum Strains?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Marie Lechat</w:t>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Gac</w:t>
+                <w:t xml:space="preserve">Phuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.613199⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170859v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Farhat</w:t>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Le</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114990v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinophyceae can use exudates as weapons against the parasite Amoebophrya sp. (Syndiniales)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the sxtA4 Gene to Saxitoxin Production: What Controls the Variability Among Alexandrium minutum and Alexandrium pacificum Strains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Long</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Marc-Marie Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-021-00035-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.613199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.613199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375799v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification to species level of live single microalgal cells from plankton samples with matrix-free laser/desorption ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lokmer</w:t>
+                <w:t xml:space="preserve">Tim U H Baumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Corre</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Auguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Aleš Svatoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-1646-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563300v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Siano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
+                <w:t xml:space="preserve">Joanne Monjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.600823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025670v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914979v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruibo Cai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377799v3</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification to species level of live single microalgal cells from plankton samples with matrix-free laser/desorption ionization mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibo Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim U H Baumeister</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aleš Svatoš</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-1646-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504475v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377799v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Farhat</w:t>
+                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
+                <w:t xml:space="preserve">E. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Monjol</w:t>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146011v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the characteristics of the dinoflagellate parasite Ichthyodinium chabelardi and its potential effect on fin fish populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An aerobic eukaryotic parasite with functional mitochondria that likely lacks a mitochondrial genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitreyi Nagarkar</w:t>
+                <w:t xml:space="preserve">Uwe John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yameng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylke Wohlrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Groth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Janouškovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF18207⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.eaav1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372310v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aerobic eukaryotic parasite with functional mitochondria that likely lacks a mitochondrial genome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of the characteristics of the dinoflagellate parasite Ichthyodinium chabelardi and its potential effect on fin fish populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylke Wohlrab</w:t>
+                <w:t xml:space="preserve">Frank H Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Groth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maitreyi Nagarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav1110⟩</w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.1307-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF18207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372304v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of vampyrellid predator–prey dynamics in a marine system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisions to the Classification, Nomenclature, and Diversity of Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariângela Menezes</w:t>
+                <w:t xml:space="preserve">Sina Adl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeanthon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Lukeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0329-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.4-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130563v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisions to the Classification, Nomenclature, and Diversity of Eukaryotes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Lane</w:t>
+                <w:t xml:space="preserve">First report of vampyrellid predator–prey dynamics in a marine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Lukeš</w:t>
+                <w:t xml:space="preserve">Tatiane S Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conrad Schoch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariângela Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12691⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.1110-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0329-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167105v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure and Molecular Phylogenetic Position of Two Marine Gregarines, Selenidium pygospionis sp. n. and S. pherusae sp. n., with Notes on the Phylogeny of Archigregarinida (Apicomplexa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gita Paskerova</w:t>
+                <w:t xml:space="preserve">EukRef: Phylogenetic curation of ribosomal RNA to enhance understanding of eukaryotic diversity and distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Miroliubova</w:t>
+                <w:t xml:space="preserve">Martin Kolisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Diakin</w:t>
+                <w:t xml:space="preserve">Vittorio Boscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdaléna Kováčiková</w:t>
+                <w:t xml:space="preserve">Luciana Santoferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Valigurová</w:t>
+                <w:t xml:space="preserve">Serafim Nenarokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 169 (6), pp.826-852. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (9), pp.e2005849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2005849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03971704v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">First Ultrastructural and Molecular Phylogenetic Evidence from the Blastogregarines, an Early Branching Lineage of Plesiomorphic Apicomplexa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Simdyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brunet</w:t>
+                <w:t xml:space="preserve">Gita Paskerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Andrea Valigurová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+                <w:t xml:space="preserve">Andrei Diakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lepage</w:t>
+                <w:t xml:space="preserve">Magdaléna Kováčiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (5), pp.697-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887637v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02878027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EukRef: Phylogenetic curation of ribosomal RNA to enhance understanding of eukaryotic diversity and distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier del Campo</w:t>
+                <w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kolisko</w:t>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Boscaro</w:t>
+                <w:t xml:space="preserve">Benjamin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Santoferrara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serafim Nenarokov</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2005849⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971662v2</w:t>
+                <w:t xml:space="preserve">hal-02126891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Ultrastructural and Molecular Phylogenetic Evidence from the Blastogregarines, an Early Branching Lineage of Plesiomorphic Apicomplexa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Fine structure and Molecular Phylogenetic Position of Two Marine Gregarines, Selenidium pygospionis sp. n. and S. pherusae sp. n., with Notes on the Phylogeny of Archigregarinida (Apicomplexa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Paskerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Miroliubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Diakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdaléna Kováčiková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Valigurová</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdaléna Kováčiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 169 (5), pp.697-726. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 169 (6), pp.826-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2018.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02878027v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Farhat</w:t>
+                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Florent</w:t>
+                <w:t xml:space="preserve">Sébastien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126891v1</w:t>
+                <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redescription and phylogenetic analyses of Durchoniella spp. (Ciliophora, Astomatida) associated with the polychaete Cirriformia tentaculata (Montagu, 1808)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant Change in Marine Plankton Structure and Carbon Production After the Addition of River Water in a Mesocosm Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis H. Lynn</w:t>
+                <w:t xml:space="preserve">E. Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
+                <w:t xml:space="preserve">A. Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Panse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.06.007⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (2), pp.289 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0962-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578167v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environmental heterogeneity explain temporal β diversity of small eukaryotic phytoplankton? Example from a tropical eutrophic coastal lagoon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redescription and phylogenetic analyses of Durchoniella spp. (Ciliophora, Astomatida) associated with the polychaete Cirriformia tentaculata (Montagu, 1808)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter von Dassow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Laure Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis H. Lynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbx026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (Part A), pp.265-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971365v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new view on the morphology and phylogeny of eugregarines suggested by the evidence from the gregarine Ancora sagittata (Leuckart, 1860) Labbé, 1899 (Apicomplexa: Eugregarinida)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Does environmental heterogeneity explain temporal β diversity of small eukaryotic phytoplankton? Example from a tropical eutrophic coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Schrével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.698-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbx026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547875v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Change in Marine Plankton Structure and Carbon Production After the Addition of River Water in a Mesocosm Experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new view on the morphology and phylogeny of eugregarines suggested by the evidence from the gregarine Ancora sagittata (Leuckart, 1860) Labbé, 1899 (Apicomplexa: Eugregarinida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonnet</w:t>
+                <w:t xml:space="preserve">Timur G. Simdyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bouvier</w:t>
+                <w:t xml:space="preserve">Andrei Y. Diakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill V. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schrével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0962-6⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887206v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of Alexandrium fundyense during physical interaction with or exposure to chemical signals from the parasite Amoebophrya</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Heterogeneous distribution in sediments and dispersal in waters of Alexandrium minutum in a semi-enclosed coastal ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.K. Klouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hernández-Fariñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pineau Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13566⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04799174v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoosporic parasites infecting marine diatoms – A black box that needs to be opened</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ecological and evolutionary significance of novel protist lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brooke K. Sullivan</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253978v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Florent</w:t>
+                <w:t xml:space="preserve">Evolutionary processes and cellular functions underlying divergence in Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Metegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Malestroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (20), pp.5129 - 5143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338422v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical records from dated sediment cores reveal the multidecadal dynamic of the toxic dinoflagellate Alexandrium minutum in the Bay of Brest (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiling of Alexandrium fundyense during physical interaction with or exposure to chemical signals from the parasite Amoebophrya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yameng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylke Wohlrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Groth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Glöckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw101⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1294-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603166v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for parasite-mediated selection during short-lasting toxic algal blooms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoosporic parasites infecting marine diatoms – A black box that needs to be opened</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Dia</w:t>
+                <w:t xml:space="preserve">Bettina Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lepelletier</w:t>
+                <w:t xml:space="preserve">Agostina V. Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke K. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1267⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400173v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological impacts of parasitic chytrids, syndiniales and perkinsids on populations of marine photosynthetic dinoflagellates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank H. Gleason</w:t>
+                <w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schrével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valigurová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris F. Van Ogtrop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Gérard Prensier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.03.007⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (4), pp.339-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253977v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and evolutionary significance of novel protist lineages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Historical records from dated sediment cores reveal the multidecadal dynamic of the toxic dinoflagellate Alexandrium minutum in the Bay of Brest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Klouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Hehenberger</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Logares</w:t>
+                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Mickaël Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (7), pp.fiw101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777693v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous distribution in sediments and dispersal in waters of Alexandrium minutum in a semi-enclosed coastal ecosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for parasite-mediated selection during short-lasting toxic algal blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Caradec</w:t>
+                <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Plus</w:t>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hernández-Fariñas</w:t>
+                <w:t xml:space="preserve">Aliou Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pineau Guillou</w:t>
+                <w:t xml:space="preserve">Frédéric Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.81 - 91. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.109 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408984v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary processes and cellular functions underlying divergence in Alexandrium minutum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological impacts of parasitic chytrids, syndiniales and perkinsids on populations of marine photosynthetic dinoflagellates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Metegnier</w:t>
+                <w:t xml:space="preserve">Thomas G. Jephcott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Malestroit</w:t>
+                <w:t xml:space="preserve">Frank H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Quéré</w:t>
+                <w:t xml:space="preserve">Floris F. Van Ogtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13815⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400194v1</w:t>
+                <w:t xml:space="preserve">hal-01253977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paralytic shellfish toxin content is related to genomic sxtA4 copy number in Alexandrium minutum strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Stüken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Riobó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetill S. Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between the genetic clades of Micromonas and their viruses in the Western English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rowena F Stern</w:t>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+                <w:t xml:space="preserve">H Lebredonchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Zingone</w:t>
+                <w:t xml:space="preserve">H Dehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Edern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (5), pp.765-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149047v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between the genetic clades of Micromonas and their viruses in the Western English Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Dehmer</w:t>
+                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Latimier</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Edern</w:t>
+                <w:t xml:space="preserve">Rowena F Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12309⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01196410v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of Plankton Community Structure and Nutrient Availability for the Control of Dinoflagellate Blooms by Parasites: A Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.e0127623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0127623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential roles for recently discovered chytrid parasites in the dynamics of harmful algal blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Jephcott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frithjof C. Kuepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1), pp.20-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fbr.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvilucifera rostrata sp nov (Perkinsozoa), a Novel Parasitoid that Infects Planktonic Dinoflagellates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ON THE TRAIL OF ANCESTORS OF DIATOMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2013.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (6), pp.975-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218502v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Insights into Processes Driving the Infection of Alexandrium tamarense by the Parasitoid Amoebophrya sp.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylke Wohlrab</w:t>
+                <w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Gloeckner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Dragacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.00139-14⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.165-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253992v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01099725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Parvilucifera rostrata sp nov (Perkinsozoa), a Novel Parasitoid that Infects Planktonic Dinoflagellates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A. Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alf Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12617⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (1), pp.31-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132961v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE TRAIL OF ANCESTORS OF DIATOMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12234⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01253991v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Insights into Processes Driving the Infection of Alexandrium tamarense by the Parasitoid Amoebophrya sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yameng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylke Wohlrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Gloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe John</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (11), pp.1439-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00139-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">anses-01099725v1</w:t>
+                <w:t xml:space="preserve">hal-01253992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinomyces arenysensis gen. et sp nov (Rhizophydiales, Dinomycetaceae fam. nov.), a Chytrid Infecting Marine Dinoflagellates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A. Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 165 (2), pp.230-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.protis.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Patterns of Diversity in Major Marine Microeukaryote Lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo C. Pernice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.e57170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0057170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Introns in Eukaryotic Small Subunit Ribosomal RNA Gene Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dataset Papers in Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7167/2013/854869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection dynamics of Amoebophryidae parasitoids on harmful dinoflagellates in a southern Chilean fjord dominated by diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Iriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto E. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (2), pp.183-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diversity of the Syndinean Genus Euduboscquella Based on Single-Cell PCR Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsvetan R. Bachvaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunju Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles F. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wayne Coats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (2), pp.334-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.06678-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parasitic Dinoflagellates Blastodinium spp. Inhabiting the Gut of Marine, Planktonic Copepods: Morphology, Ecology, and Unrecognized Species Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alf Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2012.00305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">Blastodinium spp. infect copepods in the ultra-oligotrophic marine waters of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
+                <w:t xml:space="preserve">A. Nowaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lepère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">S. Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2125-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2125-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196814v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and host diversity of Amoebophryidae parasites across oligotrophic waters of the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254008v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between the Parasite Amoebophrya sp (Alveolata) and the Cyst Formation of the Red Tide Dinoflagellate Scrippsiella trochoidea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Karpov</w:t>
+                <w:t xml:space="preserve">Distribution and host diversity of Amoebophryidae parasites across oligotrophic waters of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-267-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01254013v1</w:t>
+                <w:t xml:space="preserve">hal-01254008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Interplay Between the Parasite Amoebophrya sp (Alveolata) and the Cyst Formation of the Red Tide Dinoflagellate Scrippsiella trochoidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">Valérie Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (4), pp.637-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254016v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Amoebophryidae (Syndiniales) during Alexandrium catenella/tamarense (Dinophyceae) blooms in the Thau lagoon (Mediterranean Sea, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sengco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (9, SI), pp.959-968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF THE PARMALES: MUCH MORE THAN THE RESOLUTION OF A TAXONOMIC ENIGMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (1), pp.2-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00951.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic Richness in the Abyss: Insights from Pyrotag Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Reza Shahbazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), pp.e18169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blastodinium spp. infect copepods in the ultra-oligotrophic marine waters of the Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nowaczyk</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gasparini</w:t>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Skovgaard</w:t>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2125-2011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254010v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16S rRNA gene-based molecular analysis of mat-forming and accompanying bacteria covering organically-enriched marine sediments underlying a salmon farm in Southern Chile (Calbuco Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllis Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gayana (Concepción)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (2), pp.125-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4067/S0717-65382010000200006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis between protist communities from the deep-sea pelagic ecosystem and specific deep hydrothermal habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (11), pp.2946-2964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02272.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsibility of microzooplankton and parasite pressure for the demise of toxic dinoflagellate blooms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Control of Toxic Marine Dinoflagellate Blooms by Serial Parasitic Killers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Fenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01245⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5905), pp.1254-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1164387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402030v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Toxic Marine Dinoflagellate Blooms by Serial Parasitic Killers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic and morphological characterisation of the green algae infesting blue mussel Mytilus edulis in the North and South Atlantic oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sw Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ls Harkestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1164387⟩</w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81, pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/dao01956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409729v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and morphological characterisation of the green algae infesting blue mussel Mytilus edulis in the North and South Atlantic oceans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsibility of microzooplankton and parasite pressure for the demise of toxic dinoflagellate blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bateman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djs Montagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/dao01956⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799193v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide genetic diversity of picoplanktonic green algae (Chloroplastida) in the Mediterranean Sea uncovered by a phylum‐biased PCR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (7), pp.1804-1822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01602.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread occurrence and genetic diversity of marine parasitoids belonging to Syndiniales ( Alveolata )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kirkham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (12), pp.3349-3365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01731.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of uncultured heterotrophic flagellates in unamended seawater incubations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and habitats of two enigmatic marine alveolate lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Pedrós-Alió</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45, pp.171-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame045171⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 42, pp.277-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame042277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799210v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and habitats of two enigmatic marine alveolate lineages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Growth of uncultured heterotrophic flagellates in unamended seawater incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Valentin</w:t>
+                <w:t xml:space="preserve">R Terrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vaulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">I Forn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pedrós-Alió</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.277-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame042277⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 45, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame045171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799214v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic affinities of two eukaryotic pathogens of marine macroalgae, Eurychasma dicksonii (Wright) Magnus and Chytridium polysiphoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frithjof C. Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter G. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Loiseaux-De Goer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (2), pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and Ecological Analysis of Novel Marine Stramenopiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Balagué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Romari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nova Hedwigia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799247v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the ‘Nannochloris-like’ algae and diagnoses of Picochlorum oklahomensis gen. et sp. nov. (Trebouxiophyceae, Chlorophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of Picoplanktonic Prasinophytes Assessed by Direct Nuclear SSU rDNA Sequencing of Environmental Samples and Novel Isolates Retrieved from Oceanic and Coastal Marine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Henley</w:t>
+                <w:t xml:space="preserve">Wenche Eikrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Hironaka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Buchheim</w:t>
+                <w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2216/i0031-8884-43-6-641.1⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (2), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1078/143446104774199592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799240v1</w:t>
+                <w:t xml:space="preserve">hal-04799253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIGMENT SUITES AND TAXONOMIC GROUPS IN PRASINOPHYCEAE 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic and Ecological Analysis of Novel Marine Stramenopiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Castresana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Latasa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khadidja Romari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2004.03136.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (6), pp.3528-3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.6.3528-3534.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799235v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picoeukaryotic diversity in an oligotrophic coastal site studied by molecular and culturing approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of the ‘Nannochloris-like’ algae and diagnoses of Picochlorum oklahomensis gen. et sp. nov. (Trebouxiophyceae, Chlorophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Henley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Balagué</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Janice Hironaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Buchheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Buchheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsec.2004.07.001⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (6), pp.641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/i0031-8884-43-6-641.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799228v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Picoplanktonic Prasinophytes Assessed by Direct Nuclear SSU rDNA Sequencing of Environmental Samples and Novel Isolates Retrieved from Oceanic and Coastal Marine Ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Picoeukaryotic diversity in an oligotrophic coastal site studied by molecular and culturing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pedrós-Alió</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1078/143446104774199592⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (3), pp.231-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsec.2004.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799253v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIGMENT SUITES AND TAXONOMIC GROUPS IN PRASINOPHYCEAE 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Guillou</w:t>
+                <w:t xml:space="preserve">Mikel Latasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Partensky</w:t>
+                <w:t xml:space="preserve">Renate Scharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova Hedwigia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (6), pp.1149-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2004.03136.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663376v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Molecular Detection of Three Toxic Dinoflagellate Genera and from French Coasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ma Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1078/1434-4610-00100⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447000v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Organisms behind Novel Eukaryotic Ribosomal DNA Sequences from the Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pedrós-Alió</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 68 (9), pp.4554-4558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.68.9.4554-4558.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Genetic Diversity and Molecular Detection of Three Toxic Dinoflagellate Genera and from French Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bricaud</w:t>
+                <w:t xml:space="preserve">E Nézan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Babin</w:t>
+                <w:t xml:space="preserve">V Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bruyant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Guillou</w:t>
+                <w:t xml:space="preserve">E Erard-Le Denn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 153 (3), pp.223-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1078/1434-4610-00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482977v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analyses of Bolidophyceae (Heterokontophyta) using rbc L gene sequences support their sister group relationship to diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daugbjerg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/i0031-8884-40-2-153.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03163434v1</w:t>
+                <w:t xml:space="preserve">hal-03446962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analyses of Bolidophyceae (Heterokontophyta) using rbc L gene sequences support their sister group relationship to diatoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Daugbjerg</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2216/i0031-8884-40-2-153.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03446962v1</w:t>
+                <w:t xml:space="preserve">hal-03163434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg van Der Staay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2000.45.1.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligonucleotide Probes for the Identification of Three Algal Groups by Dot Blot and Fluorescent Whole-Cell Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erla Ornolfsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Groben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47 (1), pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2000.tb00014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lk Medlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Loiseaux-de Goer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (2), pp.368-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1999.3520368.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284896v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Moon-van Der Staay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284911v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiomonas scintillans gen. et sp. nov. and Picophagus flagellatus gen. et sp. nov. (Heterokonta): Two New Heterotrophic Flagellates of Picoplanktonic Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 150 (4), pp.383-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1434-4610(99)70040-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and genome size of Ostreococcus tauri (Chlorophyta Prasinophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Chrétiennot-Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34, pp.844-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340844.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION OF THE CLASS PRYMNESIOPHYCEAE AND THE GENUS PHAEOCYSTIS WITH RIBOSOMAL RNA-TARGETED NUCLEIC ACID PROBES DETECTED BY FLOW CYTOMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32 (5), pp.858-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0022-3646.1996.00858.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13403,372 +13424,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA/RNA Analysis of Phytoplankton by Flow Cytometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Different molecular techniques to examine the life cycles of phytoplankton or HAB species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIFEHAB Life histories of microalgal species causing harmful blooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 95, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800327v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03759319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different molecular techniques to examine the life cycles of phytoplankton or HAB species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">DNA/RNA Analysis of Phytoplankton by Flow Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFEHAB Life histories of microalgal species causing harmful blooms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11 (1), 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/0471142956.cy1112s11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03759319v1</w:t>
+                <w:t xml:space="preserve">hal-04800327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Living Color</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId534"/>
+      <w:footerReference w:type="default" r:id="rId535"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13836,51 +13857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E17A23BB"/>
+    <w:nsid w:val="D7DF10F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14067,51 +14088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1032-7958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136876897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204127859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358382673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Michaela de la Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian William Hingpit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo Florence L. Onda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2023.105294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kaftan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Thines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.1051955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.12.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Telusma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bougoure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01274-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross F Waller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Cleves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.09.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pachiadaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15977" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02504475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim U H Baumeister" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-1646-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyi Nagarkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF18207" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane S Benevides" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#226;ngela Menezes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0329-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Adl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Luke&#353;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schoch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12691" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971704v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Miroliubova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Diakin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Kov&#225;&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.06.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C634TM2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971662v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Boscaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santoferrara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Nenarokov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005849" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02878027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Simdyanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.04.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sauvadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis H. Lynn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.06.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Benevides" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur G. Simdyanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Diakin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Mikhailov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13566" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CZHQFKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Scholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina V. Marano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke K. Sullivan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Jephcott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. Van Ogtrop" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.03.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04777693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hehenberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.02.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408984v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.K. Klouch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caradec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pineau Guillou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13815" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke St&#252;ken" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Riob&#243;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Franco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetill S. Jakobsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00404" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebredonchel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dehmer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Latimier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Edern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12309" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD882428BE8760D7F183E6BF2B4A0E9B51A768F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127623" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2015.03.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepelletier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Skovgaard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.09.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0LCL5BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gloeckner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00139-14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253991v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12234" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMQMB9D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.02.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKVJX7XH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057170" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7167/2013/854869" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Varela" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Iriarte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto E. Gonzalez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01567" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254000v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan R. Bachvaroff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunju Kim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Delwiche" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Coats" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06678-11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00305" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-267-2011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254013v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.12.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C65J0K3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254012v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sengco" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T10GF3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254009v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00951.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33P7QTZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604768v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecroq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018169" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skovgaard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2125-2011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aranda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paredes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valenzuela" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382010000200006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvadet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02272.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PZS44K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djs Montagnes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fenton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01245" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409729v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164387" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799193v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Feist" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Harkestad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bateman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01956" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799202v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01602.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K28K2Q48-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409722v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welsh" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirkham" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01731.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG2LG0NV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799210v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Massana" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Terrado" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Forn" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame045171" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799214v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Valentin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042277" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04800314v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Cohn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Loiseaux-De Goer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799247v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castresana" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balagu&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Romari" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.6.3528-3534.2004" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799240v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henley" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hironaka" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buchheim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buchheim" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-43-6-641.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799235v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03136.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799228v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balagu&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799253v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/143446104774199592" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447000v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#233;zan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cueff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erard-Le Denn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00100" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799257v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;ez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4554-4558.2002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446962v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daugbjerg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-40-2-153.1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446951v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Campbell" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Ornolfsdottir" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Groben" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00014.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759319v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1032-7958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136876897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204127859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JJuP9doAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358382673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Estaque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Szymczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kaftan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Thines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.1051955" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.12.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Michaela de la Cruz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian William Hingpit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo Florence L. Onda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2023.105294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Telusma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020385" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross F Waller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Cleves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.09.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bougoure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01274-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gast" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pachiadaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00035-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02504475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim U H Baumeister" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-1646-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyi Nagarkar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF18207" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Adl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Luke&#353;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schoch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12691" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane S Benevides" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#226;ngela Menezes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0329-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971662v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Boscaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santoferrara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Nenarokov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005849" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02878027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Simdyanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Diakin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Kov&#225;&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.04.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Miroliubova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.06.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C634TM2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0962-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578167v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sauvadet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis H. Lynn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.06.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Benevides" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547875v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur G. Simdyanov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Diakin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V. Mikhailov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3354" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.K. Klouch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caradec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hern&#225;ndez-Fari&#241;as" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pineau Guillou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.11.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04777693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hehenberger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.02.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13815" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13566" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CZHQFKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Scholz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina V. Marano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke K. Sullivan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.09.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253977v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Jephcott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. Van Ogtrop" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.03.007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221475v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke St&#252;ken" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Riob&#243;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Franco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetill S. Jakobsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00404" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebredonchel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dehmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Latimier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Edern" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12309" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD882428BE8760D7F183E6BF2B4A0E9B51A768F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230850v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127623" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2015.03.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253991v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12234" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMQMB9D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218502v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepelletier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Skovgaard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.09.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0LCL5BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gloeckner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00139-14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218504v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.02.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKVJX7XH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253995v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057170" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7167/2013/854869" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253999v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Varela" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Iriarte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto E. Gonzalez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01567" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254000v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan R. Bachvaroff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunju Kim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Delwiche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Coats" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06678-11" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799178v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00305" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skovgaard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2125-2011" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254008v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-267-2011" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254013v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.12.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C65J0K3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254012v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sengco" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T10GF3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254009v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00951.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33P7QTZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604768v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecroq" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018169" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254017v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aranda" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paredes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valenzuela" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lam" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382010000200006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254021v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sauvadet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02272.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15PZS44K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409729v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164387" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799193v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Feist" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Harkestad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bateman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01956" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402030v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djs Montagnes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fenton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01245" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799202v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01602.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K28K2Q48-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409722v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welsh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirkham" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01731.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG2LG0NV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799214v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Massana" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Valentin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042277" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Terrado" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Forn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame045171" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04800314v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Cohn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Loiseaux-De Goer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799253v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/143446104774199592" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799247v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castresana" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balagu&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Romari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.6.3528-3534.2004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799240v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henley" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hironaka" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buchheim" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buchheim" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-43-6-641.1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799228v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balagu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799235v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2004.03136.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799257v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;ez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4554-4558.2002" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447000v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#233;zan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cueff" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erard-Le Denn" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1434-4610-00100" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446962v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daugbjerg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-40-2-153.1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446951v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Campbell" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Ornolfsdottir" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Groben" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00014.x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759319v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>