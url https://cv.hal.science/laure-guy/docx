--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,4944 +66,4944 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of small linear birefringences in chiral photonic devices</w:t>
+                <w:t xml:space="preserve">Synthesis, Photophysical, and Chiroptical Properties of Optically Active BINOL-Boranil Enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoshang Sahib</w:t>
+                <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gassenq</w:t>
+                <w:t xml:space="preserve">Juichi Bainvel-Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémy Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 171, pp.117749. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c11819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392696v1</w:t>
+                <w:t xml:space="preserve">hal-05578530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π ‐Expanded Nitrogen‐Cation (N + )‐Doped Polycyclic Aromatic Hydrocarbons: A Review of Intramolecular Cyclization Routes to Benzo[ c ]Quinolizinium, Triazinium, Pyridoquinazolinium, and Pyridoquinoxalinium Frameworks</w:t>
+                <w:t xml:space="preserve">Measurement of small linear birefringences in chiral photonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Labro</w:t>
+                <w:t xml:space="preserve">Hoshang Sahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500429⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.117749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415916v1</w:t>
+                <w:t xml:space="preserve">hal-05392696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">π ‐Expanded Nitrogen‐Cation (N + )‐Doped Polycyclic Aromatic Hydrocarbons: A Review of Intramolecular Cyclization Routes to Benzo[ c ]Quinolizinium, Triazinium, Pyridoquinazolinium, and Pyridoquinoxalinium Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594117v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (12), pp.4253-4260. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (21), pp.9627-9636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing temperature-dependent induced supramolecular chiroptical response of copolymer thin films studied by pump-modulated transient circular dichroism spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenic Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.12694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-63126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036730v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
+                <w:t xml:space="preserve">Chiral and conductive viologen-based supramolecular gels exhibiting tunable charge-transfer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (37), pp.12764-12775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02076B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390161v1</w:t>
+                <w:t xml:space="preserve">hal-04235297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and conductive viologen-based supramolecular gels exhibiting tunable charge-transfer properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (21), pp.7322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC02076B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04235297v1</w:t>
+                <w:t xml:space="preserve">hal-04390161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Mapping of Efficient Chiral Induction by Helicene‐Type Additives in Copolymer Thin Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202203075⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773918v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal Mapping of Efficient Chiral Induction by Helicene‐Type Additives in Copolymer Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+                <w:t xml:space="preserve">Marius Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Kawon Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Placide</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lenzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (31), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202203075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010906v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast excited-state dynamics of thin films consisting of helicene-like molecules based on dibenzo[ c,h ]acridine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2021.1959072⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773959v1</w:t>
+                <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Dudek</w:t>
+                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590673v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantio- and Substrate-Selective Recognition of Chiral Neurotransmitters with C 3 -Symmetric Switchable Receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast excited-state dynamics of thin films consisting of helicene-like molecules based on dibenzo[ c,h ]acridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawon Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04440⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (17-18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2021.1959072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611848v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+                <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (27), pp.11853-11860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0nj02794d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Chiroptical Properties in a Series of Helicene-like Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
+                <w:t xml:space="preserve">Enantio- and Substrate-Selective Recognition of Chiral Neurotransmitters with C 3 -Symmetric Switchable Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01465⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.891-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316017v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Long</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (26), pp.10222-10226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 316, pp.79-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic supramolecular polymers built from cucurbit[n]urils and viologens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Dias Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Jean-François Demets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (4), pp.572-588. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion Binding in Water Drives Structural Adaptation in an Azaphosphatrane-Functionalized Fe II 4 L 4 Tetrahedron</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modulation of Chiroptical Properties in a Series of Helicene-like Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (19), pp.6574 - 6577. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (17), pp.10870-10876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682780v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermixing of Chirality and Local Structure in the Second Harmonic Generation Response of Dibenzo[ c ]acridine Helicene-Like Molecule Thin Films</w:t>
+                <w:t xml:space="preserve">Sulfoxidation inside a C 3 -Vanadium(V) Bowl-Shaped Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bruyère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Guy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07401⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.7340 - 7345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896310v1</w:t>
+                <w:t xml:space="preserve">hal-01682776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Breathing” Motion of a Modulable Molecular Cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
+                <w:t xml:space="preserve">Intermixing of Chirality and Local Structure in the Second Harmonic Generation Response of Dibenzo[ c ]acridine Helicene-Like Molecule Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Di pietro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700395⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24759 - 24765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682791v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored oxido-vanadium(V) cage complexes for selective sulfoxidation in confined spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">“Breathing” Motion of a Modulable Molecular Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Jamieson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sebastiano Di pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohua Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.789 - 794. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (27), pp.6495-6498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sc03045a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682939v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral Tris(2-pyridylmethyl)amine-Based Hemicryptophane Molecular Cages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Tailored oxido-vanadium(V) cage complexes for selective sulfoxidation in confined spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
+                <w:t xml:space="preserve">Kelsey Jamieson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (12), pp.6082-6088. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.789 - 794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sc03045a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682759v1</w:t>
+                <w:t xml:space="preserve">hal-01682939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral Tris(2-pyridylmethyl)amine-Based Hemicryptophane Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Speed</w:t>
+                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (12), pp.6082-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532160v1</w:t>
+                <w:t xml:space="preserve">hal-01682759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfoxidation inside a C 3 -Vanadium(V) Bowl-Shaped Catalyst</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01886⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.2100--2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682776v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Polarization Control of Optical Planar Waveguides with Chiral Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Hadiouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (11), pp.2916 - 2922. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical, Axial, and Central Chirality Combined in a Single Cage: Synthesis, Absolute Configuration, and Recognition Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Anion Binding in Water Drives Structural Adaptation in an Azaphosphatrane-Functionalized Fe II 4 L 4 Tetrahedron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K. Ronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201600664⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (19), pp.6574 - 6577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01470976v1</w:t>
+                <w:t xml:space="preserve">hal-01682780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed vs Open-Shell CTV Based Host Compounds: A Direct Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2068-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201601307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01470981v1</w:t>
+                <w:t xml:space="preserve">hal-01278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (8), pp.3199 - 3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278206v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Synthesis of Helicene-Like Molecules for the Design of Enantiopure Thin Films with Strong Chiroptical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Reynaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (10), pp.3333-3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470359v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Synthesis of Helicene-Like Molecules for the Design of Enantiopure Thin Films with Strong Chiroptical Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Closed vs Open-Shell CTV Based Host Compounds: A Direct Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barry Moore</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504174⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (19), pp.6316 - 6320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201601307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260351v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Helical, Axial, and Central Chirality Combined in a Single Cage: Synthesis, Absolute Configuration, and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Gao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (24), pp.8038 - 8042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471009v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of optical properties of high chiral planar waveguides obtained by sol–gel method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (5), pp.885 - 891. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01896753v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility of the supramolecular chirality of bridged binaphtol derivatives at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (12), pp.2516-2524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.4.002516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chiral rhenium complex with predicted high parity violation effects: synthesis, stereochemical characterization by VCD spectroscopy and quantum chemical calculations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of optical properties of high chiral planar waveguides obtained by sol–gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hadiouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidal Saleh</w:t>
+                <w:t xml:space="preserve">Cécile Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Zrig</w:t>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radovan Bast</w:t>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (5), pp.885 - 891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp50199j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00835254v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in current chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341, pp.177-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5101,51 +5101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (15), pp.1342-1356. </w:t>
@@ -5311,1892 +5311,1896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Configuration and Enantiodifferentiation of a Hemicryptophane Incorporating an Azaphosphatrane Moiety</w:t>
+                <w:t xml:space="preserve">A chiral rhenium complex with predicted high parity violation effects: synthesis, stereochemical characterization by VCD spectroscopy and quantum chemical calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Payet</w:t>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Samia Zrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Grass</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radovan Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.22100⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (26), pp.10952-10959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp50199j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117186v1</w:t>
+                <w:t xml:space="preserve">hal-00835254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral organic thin films: How far pulsed laser deposition can conserve chirality</w:t>
+                <w:t xml:space="preserve">Absolute Configuration and Enantiodifferentiation of a Hemicryptophane Incorporating an Azaphosphatrane Moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guy</w:t>
+                <w:t xml:space="preserve">Elina Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah</w:t>
+                <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Guy</w:t>
+                <w:t xml:space="preserve">Stephane Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (12), pp.1077-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.22100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.06.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897234v1</w:t>
+                <w:t xml:space="preserve">hal-01117186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dibenzo[ c ]acridine Helicene-like Synthesis and Resolution: Scaleup, Structural Control, and High Chiroptical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral organic thin films: How far pulsed laser deposition can conserve chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jierry</w:t>
+                <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Harthong</w:t>
+                <w:t xml:space="preserve">A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Aronica</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Y. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (1), pp.288 - 291. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (20), pp.6440 - 6445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol202799j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898650v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–gel chirowaveguides investigated via MLine technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stoita-Crisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.347 - 350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of methyltrioxorhenium: towards the observation of parity violation in chiral molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Dibenzo[ c ]acridine Helicene-like Synthesis and Resolution: Scaleup, Structural Control, and High Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Darquié</w:t>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+                <w:t xml:space="preserve">Steven Harthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01806f⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.288 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202799j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531115v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution spectroscopy of methyltrioxorhenium: towards the observation of parity violation in chiral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic de Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radovan Bast</w:t>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (31), pp.8792-803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.854-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01806f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760991v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+                <w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radovan Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (31), pp.8792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503220v1</w:t>
+                <w:t xml:space="preserve">hal-00760991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible, Solvent-Induced Chirality Switch in Atrane Structure: Control of the Unidirectional Motion of the Molecular Propeller</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja102873x⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116896v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reversible, Solvent-Induced Chirality Switch in Atrane Structure: Control of the Unidirectional Motion of the Molecular Propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B905366B⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (47), pp.16733-16734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja102873x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01320587v1</w:t>
+                <w:t xml:space="preserve">hal-01116896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of LCMS as an analytical tool for hydrolysis/polycondensation monitoring of a chiral ORMOSIL precursor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-009-2004-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.4841-4843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889638v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Roussel</w:t>
+                <w:t xml:space="preserve">Pure chiral organic thin films with high isotropic optical activity synthesized by UV pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b908104f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449009v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure chiral organic thin films with high isotropic optical activity synthesized by UV pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Guy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grenard</w:t>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b908104f⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (15), pp.3086-3090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B905366B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898662v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de films de molécules organiques par ablation par laser UV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Garapon</w:t>
+                <w:t xml:space="preserve">The use of LCMS as an analytical tool for hydrolysis/polycondensation monitoring of a chiral ORMOSIL precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">C. Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-009-2004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006138021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00151095v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Vibrational Circular Dichroism of Enantiopure Chiral Oxorhenium(V) Complexes Containing the Hydrotris(1-pyrazolyl)borate Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Karame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (25), pp.10230 - 10239. </w:t>
@@ -7240,438 +7244,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Hydrazinopeptides and Their Evaluation as Human Leukocyte Elastase Inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elaboration de films de molécules organiques par ablation par laser UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hernandez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Reboud-Ravaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 41 (24), pp.4833 - 4843. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 138, pp.181-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm980419o⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006138021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898619v1</w:t>
+                <w:t xml:space="preserve">hal-00151095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Alkyloxycarbonyl-3-aryloxaziridines: Their Preparation, Structure, and Utilization As Electrophilic Amination Reagents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Design and Synthesis of Hydrazinopeptides and Their Evaluation as Human Leukocyte Elastase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Damestoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Andre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Hannachi</w:t>
+                <w:t xml:space="preserve">Augustin Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreé Collet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Reboud-Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 3 (10), pp.1691 - 1709. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (24), pp.4833 - 4843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.19970031019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm980419o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898641v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N-Alkyloxycarbonyl-3-aryloxaziridines: Their Preparation, Structure, and Utilization As Electrophilic Amination Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreé Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3 (10), pp.1691 - 1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.19970031019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electrophilic amination: preparation and use of N-Boc-3-(4-cyanophenyl)oxaziridine, a new reagent that transfers a N-Boc group to N- and C-nucleophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Sterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 58 (18), pp.4791 - 4793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo00070a007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7681,2596 +7815,2596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boranil-based molecular switches for chiroptical modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Higashiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual Meeting GDR PES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the metamorphic control of chiroptical properties using Boranils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes π-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular switches based on boron complexes for the modulation of chiroptical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juichi Bainvel-Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual Meeting GDR NEMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Meeting GDR NEMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles drogues anti-cancéreuses ciblant les G-quadruplexes photoactivables dans un domaine spectral biocompatible par une stratégie inspirée de la photothérapie par rayons X</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Decorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting GDR Chirafun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820686v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles drogues anti-cancéreuses ciblant les G-quadruplexes photoactivables dans un domaine spectral biocompatible par une stratégie inspirée de la photothérapie par rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting GDR Chirafun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759562v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molécules hélicoïdales : de la photonique à la théranostique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ChiMi GDR ImaBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Printemps SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Electron Transfer as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshops on Nano and Bio-Photonics (IWNBP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viologen π-Dimerization as a Trigger for Metamorphism in Supramolecular Stimuli-Responsive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Edition of the Smart Materials and Surfaces - SMS 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral helicoidal molecules: from photonics to theranostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GdR ChiraFun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021 Rennes (France), (15-16/11/2021), Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Supramolecular Assembly Involving Cucurbit[8]uril and Porphyrin-based Tectons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIèmes Journées annuelles du GDR Photo &amp; Electro Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of chiroptical properties in an helicene-like series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chiroptical properties in an helicene-like series designed for the elaboration of chirowaveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on Chiroptical Spectroscopy – CD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">IWNBP 2019: 5th International Workshop on Nano and Bio-Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889418v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral helicoidal molecules: synthesis and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry and Chirality: Future Directions SCC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical properties in an helicene-like series designed for the elaboration of chirowaveguides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWNBP 2019: 5th International Workshop on Nano and Bio-Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889402v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Photo/Redox Control of π-Dimerization as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">NanoSynergetics Workshop - 9th International Symposium On Photochromism (ISOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887001v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo/Redox Control of π-Dimerization as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of chiroptical properties in an helicene-like series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoSynergetics Workshop - 9th International Symposium On Photochromism (ISOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Conference on Chiroptical Spectroscopy – CD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301752v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral supramolecular assemblies from achiral and chiral molecules investigated by second harmonic generation at the air-water interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Preparative resolution of dibenzo[c]-acridine helicene-like compounds by preferential crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Organic Photonics + Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2065014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896772v1</w:t>
+                <w:t xml:space="preserve">hal-01941019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative resolution of dibenzo[c]-acridine helicene-like compounds by preferential crystallization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Chiral supramolecular assemblies from achiral and chiral molecules investigated by second harmonic generation at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Organic Photonics + Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2065014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941019v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of epitaxy between the antipodes of Bis-tetralone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10280,1492 +10414,1492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Decorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps de la SCF section Rhone Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097487v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chalaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées CenTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406174v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Guy</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CenTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">journée de la SCF-Rhone Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114772v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavazza</w:t>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de la SCF-Rhone Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, LYON, France</w:t>
+              <w:t xml:space="preserve">Journée de printemps de la SCF section Rhone Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097381v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical molecules as new tumor-targeted photocages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Decorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoIUPAC 2024 - 29th IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique Victor Grignard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774259v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rayan Hachem</w:t>
+                <w:t xml:space="preserve">Sensing the conformational changes thanks to chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Frath</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique Victor Grignard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Photonic and Electronic Molecular Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nara (Présentiel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759581v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing the conformational changes thanks to chirality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Helical molecules as new tumor-targeted photocages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephan Guy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Photonic and Electronic Molecular Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nara (Présentiel), Japan</w:t>
+              <w:t xml:space="preserve">PhotoIUPAC 2024 - 29th IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773822v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Conference on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoIUPAC 2022 - 28th IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Molecular Electronics (ElecMol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 47th World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium On Photochromism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11775,177 +11909,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Chirality in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiko Oda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Avarvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Berova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (5), pp.697-698, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chir.23432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId346"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12092,51 +12226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Gust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scholz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schumacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63126-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Morgenroth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawon Oum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1959072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927354v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Dias Correia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5709" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50199j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harthong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;lan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aronica" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400589u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harthong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202799j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SX1DX41-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2004-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81NB2XG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061418m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNM15GVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Collet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Reboud-Ravaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm980419o" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GZ3WDJDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898641v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Damestoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hannachi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#233; Collet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.19970031019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B10C53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898626v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sterin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00070a007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKQ039P2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Decorps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Higashiguchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hachem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394854v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juichi Bainvel-Sato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889389v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889425v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889402v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941019v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jierry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406174v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759581v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301719v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629946v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avarvari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Berova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23432" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Decorps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juichi Bainvel-Sato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Devienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Gust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schumacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63126-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Morgenroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawon Oum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1959072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927354v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Dias Correia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harthong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;lan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aronica" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400589u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50199j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harthong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202799j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SX1DX41-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889638v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2004-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81NB2XG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061418m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNM15GVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898619v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Collet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Reboud-Ravaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm980419o" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GZ3WDJDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898641v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Damestoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hannachi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#233; Collet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.19970031019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B10C53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sterin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00070a007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKQ039P2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Higashiguchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889389v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889402v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889425v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889418v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941019v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942515v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jierry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406174v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759581v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774419v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301719v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avarvari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Berova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23432" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>