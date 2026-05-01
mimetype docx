--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Photophysical, and Chiroptical Properties of Optically Active BINOL-Boranil Enantiomers</w:t>
+                <w:t xml:space="preserve">Measurement of small linear birefringences in chiral photonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Decorps</w:t>
+                <w:t xml:space="preserve">Hoshang Sahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Hachem</w:t>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juichi Bainvel-Sato</w:t>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Devienne</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.117749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c11819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578530v1</w:t>
+                <w:t xml:space="preserve">hal-05392696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of small linear birefringences in chiral photonic devices</w:t>
+                <w:t xml:space="preserve">Synthesis, Photophysical, and Chiroptical Properties of Optically Active BINOL-Boranil Enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoshang Sahib</w:t>
+                <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gassenq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Juichi Bainvel-Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 171, pp.117749. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c11819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392696v1</w:t>
+                <w:t xml:space="preserve">hal-05578530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π ‐Expanded Nitrogen‐Cation (N + )‐Doped Polycyclic Aromatic Hydrocarbons: A Review of Intramolecular Cyclization Routes to Benzo[ c ]Quinolizinium, Triazinium, Pyridoquinazolinium, and Pyridoquinoxalinium Frameworks</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -491,90 +491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (12), pp.4253-4260. </w:t>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (21), pp.9627-9636. </w:t>
@@ -906,77 +906,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,77 +1282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawon Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,291 +1674,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast excited-state dynamics of thin films consisting of helicene-like molecules based on dibenzo[ c,h ]acridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawon Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (17-18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2021.1959072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010906v1</w:t>
+                <w:t xml:space="preserve">hal-04773959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast excited-state dynamics of thin films consisting of helicene-like molecules based on dibenzo[ c,h ]acridine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (17-18), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2021.1959072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773959v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Jean-François Demets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Chiroptical Properties in a Series of Helicene-like Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2872,161 +2872,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermixing of Chirality and Local Structure in the Second Harmonic Generation Response of Dibenzo[ c ]acridine Helicene-Like Molecule Thin Films</w:t>
+                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bruyère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (44), pp.24759 - 24765. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.2100--2111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896310v1</w:t>
+                <w:t xml:space="preserve">hal-01532160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Breathing” Motion of a Modulable Molecular Cavity</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Robert Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3172,51 +3172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,243 +3408,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
+                <w:t xml:space="preserve">Intermixing of Chirality and Local Structure in the Second Harmonic Generation Response of Dibenzo[ c ]acridine Helicene-Like Molecule Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Speed</w:t>
+                <w:t xml:space="preserve">Aurélie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (4), pp.2100--2111. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24759 - 24765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532160v1</w:t>
+                <w:t xml:space="preserve">hal-01896310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Polarization Control of Optical Planar Waveguides with Chiral Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadiouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (11), pp.2916 - 2922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (19), pp.6574 - 6577. </w:t>
@@ -3806,441 +3806,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
+                <w:t xml:space="preserve">Large-Scale Synthesis of Helicene-Like Molecules for the Design of Enantiopure Thin Films with Strong Chiroptical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Godart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Thibault Reynaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (6), pp.2068-2074. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (10), pp.3333-3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278206v1</w:t>
+                <w:t xml:space="preserve">hal-01260351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
+                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Héloin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2068-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470359v1</w:t>
+                <w:t xml:space="preserve">hal-01278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Synthesis of Helicene-Like Molecules for the Design of Enantiopure Thin Films with Strong Chiroptical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barry Moore</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (10), pp.3333-3346. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (8), pp.3199 - 3205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260351v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed vs Open-Shell CTV Based Host Compounds: A Direct Comparison</w:t>
               </w:r>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (19), pp.6316 - 6320. </w:t>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Robert Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,103 +4640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility of the supramolecular chirality of bridged binaphtol derivatives at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (12), pp.2516-2524. </w:t>
@@ -4813,51 +4813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Zrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radovan Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5737,303 +5737,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–gel chirowaveguides investigated via MLine technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Dibenzo[ c ]acridine Helicene-like Synthesis and Resolution: Scaleup, Structural Control, and High Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stoita-Crisan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amina Bensalah</w:t>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vautey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Harthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.015⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.288 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202799j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898569v1</w:t>
+                <w:t xml:space="preserve">hal-01898650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dibenzo[ c ]acridine Helicene-like Synthesis and Resolution: Scaleup, Structural Control, and High Chiroptical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sol–gel chirowaveguides investigated via MLine technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jierry</w:t>
+                <w:t xml:space="preserve">A. Stoita-Crisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Harthong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Vautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.347 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol202799j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898650v1</w:t>
+                <w:t xml:space="preserve">hal-01898569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectroscopy of methyltrioxorhenium: towards the observation of parity violation in chiral molecules</w:t>
               </w:r>
@@ -6147,1665 +6147,1653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760991v1</w:t>
+                <w:t xml:space="preserve">hal-00503220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+                <w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radovan Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (31), pp.8792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503220v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible, Solvent-Induced Chirality Switch in Atrane Structure: Control of the Unidirectional Motion of the Molecular Propeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (47), pp.16733-16734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja102873x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Guy</w:t>
+                <w:t xml:space="preserve">G. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilet</w:t>
+                <w:t xml:space="preserve">N. Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32, pp.4841-4843. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure chiral organic thin films with high isotropic optical activity synthesized by UV pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (38), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b908104f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b908104f⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of LCMS as an analytical tool for hydrolysis/polycondensation monitoring of a chiral ORMOSIL precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B905366B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-009-2004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320587v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of LCMS as an analytical tool for hydrolysis/polycondensation monitoring of a chiral ORMOSIL precursor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (15), pp.3086-3090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B905366B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-009-2004-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889638v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Vibrational Circular Dichroism of Enantiopure Chiral Oxorhenium(V) Complexes Containing the Hydrotris(1-pyrazolyl)borate Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lassen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iyad Karame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (25), pp.10230 - 10239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic061418m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic061418m⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de films de molécules organiques par ablation par laser UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hernandez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Hernandez-Perez</w:t>
+                <w:t xml:space="preserve">C. Garapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garapon</w:t>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony W. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 138, pp.181-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2006138021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Hydrazinopeptides and Their Evaluation as Human Leukocyte Elastase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Vidal</w:t>
+                <w:t xml:space="preserve">Andre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Collet</w:t>
+                <w:t xml:space="preserve">Augustin Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Reboud-Ravaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 41 (24), pp.4833 - 4843. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm980419o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm980419o⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Alkyloxycarbonyl-3-aryloxaziridines: Their Preparation, Structure, and Utilization As Electrophilic Amination Reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Damestoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreé Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 3 (10), pp.1691 - 1709. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.19970031019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.19970031019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophilic amination: preparation and use of N-Boc-3-(4-cyanophenyl)oxaziridine, a new reagent that transfers a N-Boc group to N- and C-nucleophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 58 (18), pp.4791 - 4793. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo00070a007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo00070a007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7815,983 +7803,983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boranil-based molecular switches for chiroptical modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Higashiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Higashiguchi</w:t>
+                <w:t xml:space="preserve">Kenji Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Matsuda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual Meeting GDR PES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the metamorphic control of chiroptical properties using Boranils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes π-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular switches based on boron complexes for the modulation of chiroptical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juichi Bainvel-Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual Meeting GDR NEMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Meeting GDR NEMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting GDR Chirafun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles drogues anti-cancéreuses ciblant les G-quadruplexes photoactivables dans un domaine spectral biocompatible par une stratégie inspirée de la photothérapie par rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Mercier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molécules hélicoïdales : de la photonique à la théranostique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ChiMi GDR ImaBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8820,483 +8808,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Printemps SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Electron Transfer as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+                <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshops on Nano and Bio-Photonics (IWNBP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viologen π-Dimerization as a Trigger for Metamorphism in Supramolecular Stimuli-Responsive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9305,219 +9293,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Edition of the Smart Materials and Surfaces - SMS 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral helicoidal molecules: from photonics to theranostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GdR ChiraFun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021 Rennes (France), (15-16/11/2021), Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Supramolecular Assembly Involving Cucurbit[8]uril and Porphyrin-based Tectons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,376 +9537,376 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIèmes Journées annuelles du GDR Photo &amp; Electro Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical properties in an helicene-like series designed for the elaboration of chirowaveguides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWNBP 2019: 5th International Workshop on Nano and Bio-Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889402v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral helicoidal molecules: synthesis and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chiroptical properties in an helicene-like series designed for the elaboration of chirowaveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supramolecular Chemistry and Chirality: Future Directions SCC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">IWNBP 2019: 5th International Workshop on Nano and Bio-Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889425v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral helicoidal molecules: synthesis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">Supramolecular Chemistry and Chirality: Future Directions SCC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887001v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox Control of π-Dimerization as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9937,411 +9925,411 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSynergetics Workshop - 9th International Symposium On Photochromism (ISOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of chiroptical properties in an helicene-like series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference on Chiroptical Spectroscopy – CD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparative resolution of dibenzo[c]-acridine helicene-like compounds by preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral supramolecular assemblies from achiral and chiral molecules investigated by second harmonic generation at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Organic Photonics + Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2065014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of epitaxy between the antipodes of Bis-tetralone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10360,51 +10348,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10414,1304 +10402,1304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Decorps</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chalaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Hachem</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées CenTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406174v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rayan Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CenTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114772v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de la SCF-Rhone Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de printemps de la SCF section Rhone Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie Organique Victor Grignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing the conformational changes thanks to chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Photonic and Electronic Molecular Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nara (Présentiel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical molecules as new tumor-targeted photocages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoIUPAC 2024 - 29th IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Conference on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoIUPAC 2022 - 28th IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Molecular Electronics (ElecMol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11730,113 +11718,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 47th World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11855,51 +11843,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium On Photochromism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11909,177 +11897,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Chirality in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiko Oda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiko Oda</w:t>
+                <w:t xml:space="preserve">N. Avarvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Avarvari</w:t>
+                <w:t xml:space="preserve">Jeanne Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Berova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (5), pp.697-698, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chir.23432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId349"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12226,51 +12214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Decorps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juichi Bainvel-Sato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Devienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Gust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schumacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63126-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Morgenroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawon Oum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1959072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927354v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Dias Correia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harthong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;lan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aronica" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400589u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50199j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harthong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202799j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SX1DX41-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889638v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2004-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81NB2XG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061418m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNM15GVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898619v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Collet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Reboud-Ravaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm980419o" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GZ3WDJDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898641v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Damestoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hannachi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#233; Collet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.19970031019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B10C53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sterin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00070a007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKQ039P2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Higashiguchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889389v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889402v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889425v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889418v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941019v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942515v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jierry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406174v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759581v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774419v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301719v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avarvari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Berova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23432" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Decorps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juichi Bainvel-Sato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Devienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11819" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Gust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schumacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63126-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Morgenroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawon Oum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1959072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927354v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Dias Correia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harthong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;lan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aronica" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400589u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50199j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harthong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202799j" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2004-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81NB2XG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061418m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNM15GVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898619v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Collet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Reboud-Ravaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm980419o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GZ3WDJDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Damestoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hannachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#233; Collet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.19970031019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B10C53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sterin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00070a007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKQ039P2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406235v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Higashiguchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362517v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394854v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889402v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jierry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759581v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774419v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629946v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avarvari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Berova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23432" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>