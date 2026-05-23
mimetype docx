--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1008,295 +1008,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and conductive viologen-based supramolecular gels exhibiting tunable charge-transfer properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gibaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC02076B⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (21), pp.7322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235297v1</w:t>
+                <w:t xml:space="preserve">hal-04390161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Chiral and conductive viologen-based supramolecular gels exhibiting tunable charge-transfer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Mosser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (21), pp.7322. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (37), pp.12764-12775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02076B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390161v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,90 +2627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Chiroptical Properties in a Series of Helicene-like Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (17), pp.10870-10876. </w:t>
@@ -5737,303 +5737,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dibenzo[ c ]acridine Helicene-like Synthesis and Resolution: Scaleup, Structural Control, and High Chiroptical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sol–gel chirowaveguides investigated via MLine technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jierry</w:t>
+                <w:t xml:space="preserve">A. Stoita-Crisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Harthong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Vautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.347 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol202799j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898650v1</w:t>
+                <w:t xml:space="preserve">hal-01898569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–gel chirowaveguides investigated via MLine technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Dibenzo[ c ]acridine Helicene-like Synthesis and Resolution: Scaleup, Structural Control, and High Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stoita-Crisan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amina Bensalah</w:t>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vautey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Harthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.015⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.288 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202799j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898569v1</w:t>
+                <w:t xml:space="preserve">hal-01898650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectroscopy of methyltrioxorhenium: towards the observation of parity violation in chiral molecules</w:t>
               </w:r>
@@ -6519,362 +6519,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pure chiral organic thin films with high isotropic optical activity synthesized by UV pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Guy</w:t>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Roussel</w:t>
+                <w:t xml:space="preserve">Vincent Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b908104f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449009v1</w:t>
+                <w:t xml:space="preserve">hal-01898662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure chiral organic thin films with high isotropic optical activity synthesized by UV pulsed laser deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+                <w:t xml:space="preserve">N. Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grenard</w:t>
+                <w:t xml:space="preserve">C. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (38), </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.4841-4843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b908104f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898662v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of LCMS as an analytical tool for hydrolysis/polycondensation monitoring of a chiral ORMOSIL precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,51 +6959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aronica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,398 +7936,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
+                <w:t xml:space="preserve">Molecular switches based on boron complexes for the modulation of chiroptical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juichi Bainvel-Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">4th Annual Meeting GDR NEMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406170v1</w:t>
+                <w:t xml:space="preserve">hal-05394854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the metamorphic control of chiroptical properties using Boranils</w:t>
+                <w:t xml:space="preserve">Metamorphic Approaches for On-Surface Switching of Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Systèmes π-Conjugués (SPIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials (PERMolMat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362517v1</w:t>
+                <w:t xml:space="preserve">hal-05406170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular switches based on boron complexes for the modulation of chiroptical properties</w:t>
+                <w:t xml:space="preserve">Towards the metamorphic control of chiroptical properties using Boranils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juichi Bainvel-Sato</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual Meeting GDR NEMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Systèmes π-Conjugués (SPIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394854v1</w:t>
+                <w:t xml:space="preserve">hal-05362517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Approaches for On-surface Switching of Chiroptical Properties</w:t>
               </w:r>
@@ -9155,51 +9155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9267,51 +9267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viologen π-Dimerization as a Trigger for Metamorphism in Supramolecular Stimuli-Responsive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9849,51 +9849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox Control of π-Dimerization as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12214,51 +12214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Decorps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juichi Bainvel-Sato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Devienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11819" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Gust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schumacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63126-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Morgenroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawon Oum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1959072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927354v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Dias Correia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harthong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;lan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aronica" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400589u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50199j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harthong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202799j" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2004-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81NB2XG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061418m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNM15GVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898619v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Collet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Reboud-Ravaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm980419o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GZ3WDJDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Damestoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hannachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#233; Collet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.19970031019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B10C53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sterin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00070a007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKQ039P2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406235v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Higashiguchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362517v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394854v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889402v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jierry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759581v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774419v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629946v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avarvari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Berova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23432" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Decorps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juichi Bainvel-Sato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Devienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11819" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Gust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schumacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63126-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Morgenroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawon Oum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1959072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927354v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Dias Correia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruyere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malavaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harthong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;lan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aronica" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400589u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50199j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harthong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202799j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2004-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81NB2XG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061418m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNM15GVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898619v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Collet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Reboud-Ravaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm980419o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GZ3WDJDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Damestoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hannachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#233; Collet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.19970031019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B10C53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sterin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00070a007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKQ039P2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406235v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Higashiguchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889402v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jierry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759581v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774419v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629946v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avarvari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Berova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23432" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>