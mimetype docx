--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -2082,403 +2082,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small deletion in a photosynthesis-related gene is involved in anthocyanin accumulation in the mesocarp of bf blood-flesh peaches</w:t>
+                <w:t xml:space="preserve">Development of a Snakemake “framework/templates” to study the whole-genome transcriptional profiling from a blood-flesh trait (bf) and non blood-flesh trait (non-bf) cultivars in Prunus persica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Confolent</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Rosaceae Genomics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.15060.63366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267672v1</w:t>
+                <w:t xml:space="preserve">hal-03267808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Snakemake “framework/templates” to study the whole-genome transcriptional profiling from a blood-flesh trait (bf) and non blood-flesh trait (non-bf) cultivars in Prunus persica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research of candidate genes in peach for resistance to root-knot nematodes and resistance to aphids Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267808v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of candidate genes in peach for resistance to root-knot nematodes and resistance to aphids Myzus persicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small deletion in a photosynthesis-related gene is involved in anthocyanin accumulation in the mesocarp of bf blood-flesh peaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267708v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances on the flesh's red pigmentation in peach</w:t>
               </w:r>
@@ -2615,263 +2615,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the genetic architecture of biotic stress response in stone fruit tree orchards under natural infections with a multi-environment GWAS approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+                <w:t xml:space="preserve">A deletion in a photosynthesis-related gene (PpPSAK) determines the anthocyanin accumulation in the mesocarp of French blood-flesh peaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heurtevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759062v1</w:t>
+                <w:t xml:space="preserve">hal-04709470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deletion in a photosynthesis-related gene (PpPSAK) determines the anthocyanin accumulation in the mesocarp of French blood-flesh peaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pascal</w:t>
+                <w:t xml:space="preserve">Investigating the genetic architecture of biotic stress response in stone fruit tree orchards under natural infections with a multi-environment GWAS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709470v1</w:t>
+                <w:t xml:space="preserve">hal-04759062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2947,51 +2947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="090D4ABD"/>
+    <w:nsid w:val="D04681EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-heurtevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6198-2357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubakri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.48" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081489" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.26128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Dlalah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.015460" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15060.63366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-heurtevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6198-2357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubakri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.48" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081489" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.26128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Dlalah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.015460" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15060.63366" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>