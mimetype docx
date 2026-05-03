--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -671,165 +671,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aspects de la ville dans la Rencontre dans la carrefour de Pierre Jean Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fables urbaines : éthique et poétique de la ville, 19, pp.209-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ma parole est muette&amp;quot; : typologie discursive et contraintes métriques dans Les Tragiques d'Agrippa d'Aubigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Questions de style 1. Esthétique du vers, 1, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975600v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01975608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfois je maudis mon regard&amp;quot; : le témoignage comme arrachement à soi</w:t>
               </w:r>
@@ -1550,151 +1550,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarraute, Enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hatier, 2001, Profil d'une oeuvre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anouilh, La Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hatier, 2001, Profil d'une oeuvre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975325v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01975425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Blanchot. La solitude habitée</w:t>
               </w:r>
@@ -2273,173 +2273,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question de grammaire à l'oral</w:t>
+                <w:t xml:space="preserve">Étude grammaticale d'une œuvre postérieure à 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maupassant, le noir plaisir de raconter : "La Maison Tellier", "Contes du jour et de la nuit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de France : CNED, pp.165-168, 2011, (CNED-PUF : série XIXe siècle français), 978-2-13-059195-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de France : CNED, pp.169-185, 2011, (CNED-PUF : série XIXe siècle français), 978-2-13-059195-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954819v1</w:t>
+                <w:t xml:space="preserve">hal-00773684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude grammaticale d'une œuvre postérieure à 1500</w:t>
+                <w:t xml:space="preserve">Question de grammaire à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maupassant, le noir plaisir de raconter : "La Maison Tellier", "Contes du jour et de la nuit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de France : CNED, pp.169-185, 2011, (CNED-PUF : série XIXe siècle français), 978-2-13-059195-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de France : CNED, pp.165-168, 2011, (CNED-PUF : série XIXe siècle français), 978-2-13-059195-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773684v1</w:t>
+                <w:t xml:space="preserve">hal-02954819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question de grammaire : la fonction sujet</w:t>
               </w:r>
@@ -3529,234 +3529,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Jouve et la poétique de la discordance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Jean Jouve. Vivre et écrire l'entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dorothée Catoen, Mar 2012, Arras, France. pp.[249- ?]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique du discours injurieux dans les &amp;quot;Satyres&amp;quot; de Sonnet de Courval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Les poètes satyriques normands du XVIIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François castille; Marie-Gabrielle Lallemand, Nov 2011, Caen, France. pp.91-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poids des formules et subjectivité sans sujet dans les romans de Montherlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Lire Montherlant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claude Coste, Jeanyves Guérin, Alain Schaffner, Nov 2010, Paris, France. pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954091v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01954085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrases d'hier, phrases d'aujourd'hui</w:t>
               </w:r>
@@ -3965,187 +3965,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questions de Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël July</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalisme(s) et réalité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Caen, France. pp.93-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impérialisme du même et mysticisme de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les Archives de Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Loignon, Nov 2010, Caen / Saint-Germain-la-Blanche-Herbe, France. pp.45-56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.1051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00773644v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00773696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du traducteur dans la version française des Sonnets de Shakespeare : traduction et métalepse</w:t>
               </w:r>
@@ -4194,450 +4194,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La modernité poétique entre modernisme, primitivisme et archaïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stylistique de l'archaïsme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cerisy-la-Salle, France. pp.173-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Proses de Jouve sont-elles de la prose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relectures de Pierre Jean Jouve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Cerisy-la-Salle, France. pp.155-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Description de tableaux, description de morceau de musique, et formes du poétique dans Proses de Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Questions de stylistique, stylistique en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Bougault; Judith Wulf, Jan 2008, Rennes, France. pp.147-157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.40068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La modernité poétique entre modernisme, primitivisme et archaïsme</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur Jouve traducteur d’Ungaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stylistique de l'archaïsme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cerisy-la-Salle, France. pp.173-187</w:t>
+              <w:t xml:space="preserve">1ère journée d'études : Pierre Jean Jouve et la poésie européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.233-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Jouve traducteur des Sonnets de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relectures de Pierre Jean Jouve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Cerisy-la-Salle, France. pp.155-168</w:t>
+              <w:t xml:space="preserve">Jouve, poète européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère journée d'études : Pierre Jean Jouve et la poésie européenne, Mar 2006, Paris, France. pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strates discursives et hétérogénéité de la prose dans &amp;quot;Sous le soleil de Satan&amp;quot; de Bernanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études : Poétique de la prose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Himy-Piéri, Jan 2009, Caen, France. pp.161-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773702v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00773690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négation et polémique chez Guillevic</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D1FDFDD"/>
+    <w:nsid w:val="DA506849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6874,51 +6874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-himy-pieri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5871-7931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056603835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675810v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pi&#233;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Himy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3124-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.32926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08202-6.p.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYZR3413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03646747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40068" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wild" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Lajarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-himy-pieri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5871-7931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056603835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675810v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pi&#233;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Himy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3124-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.32926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08202-6.p.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYZR3413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03646747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773690v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wild" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Lajarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>