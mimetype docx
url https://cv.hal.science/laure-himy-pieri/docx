--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1083,152 +1083,227 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise de Graffigny, Lettres d'une péruvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Himy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 228 p., 2025, Clés bac</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sarraute, Pour un oui ou pour un non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Himy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 231 p., 2024, (Clés bac), 978-2-35030-955-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dorion. Mes forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1237,520 +1312,520 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Himy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 190 p., 2023, Clés bac, 978-2-35030-891-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Éducation sentimentale de Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 314 p., 2017, (Clefs concours. Lettres XIXe siècle), 978-2-35030-476-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02463997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Jouve. La modernité et ses possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Atlande, 314 p., 2017, (Clefs concours. Lettres XIXe siècle), 978-2-35030-476-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Classiques Garnier, 3, 373 p., 2014, (Investigations stylistiques), 978-2-8124-3122-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3124-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3124-1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01952811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaccottet, Paysages avec figures absentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zoé, 2007, Le Cippe</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaccottet, Paysages avec figures absentes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zoé, 2007, Le Cippe</w:t>
+              <w:t xml:space="preserve">Laure Himy-Piéri; Chantal Liaroutzos. PUC, 2007, Pour des Malherbe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour des Malherbe</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarraute, Enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laure Himy-Piéri; Chantal Liaroutzos. PUC, 2007, Pour des Malherbe</w:t>
+              <w:t xml:space="preserve">Hatier, 2001, Profil d'une oeuvre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sarraute, Enfance</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouilh, La Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hatier, 2001, Profil d'une oeuvre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anouilh, La Sauvage</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Blanchot. La solitude habitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hatier, 2001, Profil d'une oeuvre</w:t>
+              <w:t xml:space="preserve">Bertrand Lacoste, 127 p., 1997, Référence, 2-7352-1114-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1760,1273 +1835,1273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence d’Homère dans les manuels de la classe de 6e de 1980 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Salha; Christiane Deloince-Louette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre Homère. Stratégies d'appropriation des poèmes homériques (France, XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA éditions, Université Grenoble Alpes, pp.111-132, 2021, (Lire l'Antiquité), 978-2-37747-281-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.32926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.32926⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05025655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibles poétiques au XXe siècle. 'Vrai corps' de Pierre Jean Jouve et Yves Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désir demeuré désir : mélanges autour de Franck Bauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, [11 p.], 2019, (Miscellanea), 978-2-84133-919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la valeur émotionnelle du lieu commun dans la poésie lyrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes d’énonciation de la poésie lyrique moderne Approches critiques, repères historiques, perspectives culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Classiques Garnier Numérique, pp.73-92, 2019, (Classiques Garnier en ligne. Rencontres ; 389. Théorie littéraire ; 9), 978-2-406-08202-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08202-6.p.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08202-6.p.0073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01981958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;travail du texte&amp;quot;, consacré aux questions de langue, de stylistique et de grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone de Beauvoir, "Mémoires d'une jeune fille rangée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.80-182, 2018, (Clefs concours. Lettres XXe siècle), 978-2-35030-538-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;travail du texte&amp;quot;, consacré aux questions de langue, de stylistique et de grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Bouvier, "L'usage du monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.200-298, 2017, (Clefs concours. Lettres XXe siècle), 978-2-35030-477-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver sa parole : Eluard en 1926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Paul Éluard : "Capitale de la douleur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-156, 2013, (Didact français), 978-2-7535-2814-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une phénoménologie non intentionnelle du style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des frontières : perspectives de la stylistique contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Peter Lang, 2012, (Stil: Kreativität-Variation-Komparation), 978-3-631-62467-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude grammaticale d'une œuvre postérieure à 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maupassant, le noir plaisir de raconter : "La Maison Tellier", "Contes du jour et de la nuit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France : CNED, pp.169-185, 2011, (CNED-PUF : série XIXe siècle français), 978-2-13-059195-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question de grammaire à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maupassant, le noir plaisir de raconter : "La Maison Tellier", "Contes du jour et de la nuit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France : CNED, pp.165-168, 2011, (CNED-PUF : série XIXe siècle français), 978-2-13-059195-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Question de grammaire : la fonction sujet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude grammaticale et commentaire stylistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Ailloud-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marivaux ou Les préjugés vaincus ? "La surprise de l'amour", "La seconde surprise de l'amour", "Le jeu de l'amour et du hasard"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNED ; Presses universitaires de France, pp.199-201, 2009, (CNED-PUF. Série XVIIIe siècle français), 978-2-13-057843-7</w:t>
+              <w:t xml:space="preserve">, CNED ; Presses universitaires de France, pp.174-188, 2009, (CNED-PUF. Série XVIIIe siècle français), 978-2-13-057843-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Étude grammaticale et commentaire stylistique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question de grammaire : la fonction sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Ailloud-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marivaux ou Les préjugés vaincus ? "La surprise de l'amour", "La seconde surprise de l'amour", "Le jeu de l'amour et du hasard"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNED ; Presses universitaires de France, pp.174-188, 2009, (CNED-PUF. Série XVIIIe siècle français), 978-2-13-057843-7</w:t>
+              <w:t xml:space="preserve">, CNED ; Presses universitaires de France, pp.199-201, 2009, (CNED-PUF. Série XVIIIe siècle français), 978-2-13-057843-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertiges rimbaldiens, entre altération et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mercier-Leca; Valérie Raby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs 9 : Chrétien de Troyes, Ronsard, Fénelon, Marivaux, Rimbaud, Beckett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses; Presses de l'université Paris-Sorbonne, pp.195-210, 2009, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-674-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/BYZR3413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/BYZR3413⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00773679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-être les enfants poseront-ils des questions&amp;quot; : réflexions sur l'art et la fiction chez Perec et Bober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Dornier; Renaud Dulong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esthétique du témoignage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des sciences de l'homme, pp.191-202, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car chanter, comment chanterait-on sous ces pierres friables?&amp;quot; Jaccottet et l'hésitation de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Blanckeman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Philippe Jaccottet, "qui chante là quand toute voix se tait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.71-86, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaccottet, étude de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrégation de lettres modernes 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.487-507, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'adresse dans Le Fils naturel de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jurgen Siess; Gisèle Valency. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La double adresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-131, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipée : la quadrature du cercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paule Plouvier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equipée, Stèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.93-113, 1999, Equipée, Stèles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3036,98 +3111,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie contemporaine et pratique sym-phonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et normes en poésie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3137,871 +3212,949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition, expertise et intégrité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives à l’aube du 3e Plan national pour la science ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel Battesti, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science ouverte et plus-value métier : le potentiel sous-évalué des presses universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Science Ouverte UPVM : Paul Va Ouvrir la science. Tout ce que vous avez toujours voulu savoir sur la science ouverte sans jamais oser le demander</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel Priolo, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d’un point de vue didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel P. S. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude. Innover en REP +. Tensions entre efficacité des dispositifs d'apprentissage et transformation des professionnalités. Avancées d'une recherche partenariale dans l'académie de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche Développement (GRD) [GRD intitulé : Accompagnement des réseaux REP+ dans l’Académie de Caen; ESPE de l’Académie de Caen, Dec 2018, Caen, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation réfléchie de la langue et enseignement de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature : Littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Caen, France. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation réfléchie de la langue et enseignement de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Schneider; Magali Jeannin, May 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Jouve et la poétique de la discordance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Jean Jouve. Vivre et écrire l'entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dorothée Catoen, Mar 2012, Arras, France. pp.[249- ?]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatique du discours injurieux dans les &amp;quot;Satyres&amp;quot; de Sonnet de Courval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les poètes satyriques normands du XVIIe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François castille; Marie-Gabrielle Lallemand, Nov 2011, Caen, France. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poids des formules et subjectivité sans sujet dans les romans de Montherlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Lire Montherlant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claude Coste, Jeanyves Guérin, Alain Schaffner, Nov 2010, Paris, France. pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrases d'hier, phrases d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de l'association internationale de stylistique : Du local au global : faits de langue et effets de style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Himy-Piéri; Jean-François Castille, Nov 2011, Caen, France. pp.287-301, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.53164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leconte de Lisle et Jaccottet traducteurs de l'Odyssée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire les Anciens en Europe, XIXe-XX siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Caen, France. pp.93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture et saisie de l'événement chez Jaccottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accréditation du témoignage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Vigier; Dominique Moncond'huy, Jan 2005, Poitiers, France. pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impérialisme du même et mysticisme de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Les Archives de Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Loignon, Nov 2010, Caen / Saint-Germain-la-Blanche-Herbe, France. pp.45-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de Lagarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4017,906 +4170,828 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalisme(s) et réalité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Caen, France. pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du traducteur dans la version française des Sonnets de Shakespeare : traduction et métalepse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Caen, France. pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernité poétique entre modernisme, primitivisme et archaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stylistique de l'archaïsme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Cerisy-la-Salle, France. pp.173-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Proses de Jouve sont-elles de la prose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relectures de Pierre Jean Jouve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cerisy-la-Salle, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de tableaux, description de morceau de musique, et formes du poétique dans Proses de Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Questions de stylistique, stylistique en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Bougault; Judith Wulf, Jan 2008, Rennes, France. pp.147-157, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.40068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.40068⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-00773689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strates discursives et hétérogénéité de la prose dans &amp;quot;Sous le soleil de Satan&amp;quot; de Bernanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études : Poétique de la prose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Himy-Piéri, Jan 2009, Caen, France. pp.161-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur Jouve traducteur d’Ungaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée d'études : Pierre Jean Jouve et la poésie européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.233-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Jouve traducteur des Sonnets de Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouve, poète européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère journée d'études : Pierre Jean Jouve et la poésie européenne, Mar 2006, Paris, France. pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négation et polémique chez Guillevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Langue, mots et images de Guillevic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Rennes et Carnac, France. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figure de Malherbe dans les Délices de la poésie française de Toussaint Du Bray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour des Malherbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Himy-Piéri, Chantal Liaroutzos, 2005, Caen, Musée des Beaux-Arts, France. pp.125-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description de tableaux dans les Combats esthétiques de Mirbeau : un art poétique implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Octave Mirbeau : passions et anathèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cerisy-la-Salle, France. pp.259-268, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.10350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.puc.10350⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01975644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'enfance, histoire de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le récit d'enfance et ses modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Colloque de Cerisy-la-Salle, France. pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4926,450 +5001,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style, découpeur de réel : faits de langue, effets de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque de l'association internationale de stylistique : Du local au global : faits de langue et effets de style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Caen, Presses universitaires de Rennes, 440 p., 2014, (Interférences), 978-2-7535-3253-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylistique de l'archaïsme : Colloque de Cerisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Stylistique de l'archaïsme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 372 p., 2010, (Stylistique et poétique), 978-2-86781-621-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le singulier, le contingent, l'inattendu dans le récit factuel et le récit de fiction : actes des journées d'étude du 14 avril et du 14 mai 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Lajarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Deux] Journées d'étude : Le singulier, le contingent, l'inattendu dans le récit factuel et le récit de fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Caen, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Presses Universitaires de Caen, 219 p., 2009, 9-78-2-84133-333-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des Malherbe : actes [de la journée d'étude, Musée des Beaux-Arts de Caen, 24 et 25 novembre 2005]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Liaroutzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Pour des Malherbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Caen, Presses Universitaires de Caen, 254 p., 2008, (Symposia), 978-2-84133-307-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Mirbeau : passions et anathèmes : colloque de Cerisy-la-Salle, 28 septembre-2 octobre 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Himy-Piéri; Gérard Poulouin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Octave Mirbeau : passions et anathèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cerisy-la-Salle, Presses Universitaires de Caen, 292 p., 2007, 978-2-84133-301-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.10303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5379,981 +5454,981 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et pathos II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 92 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de phrases [Agrégation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 82 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisme(s) et réalité(s) [agrégation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 159 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La question de la nouveauté [Agrégation 2010-2011]</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la nouveauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, 175 p., 2011, La Question de la nouveauté</w:t>
+              <w:t xml:space="preserve">, 8, 175 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La question de la nouveauté</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la nouveauté [Agrégation 2010-2011]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, 175 p., 2011</w:t>
+              <w:t xml:space="preserve">, 8, 175 p., 2011, La Question de la nouveauté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres littéraires et pratiques énonciatives [Agrégation 2010]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 154 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit &amp;quot;prose&amp;quot; ? [Agrégation 2009]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 188 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture, entre rupture et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 148 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes formelles et imaginaire du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Larrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 286 p., 2007, 2-84133-280-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes du poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Himy-Piéri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Questions de style 4. Formes du poétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Himy-Piéri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Questions de style 3 Ecriture et mémoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et pathos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Himy-Piéri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2005, Questions de style 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique du vers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Piéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Himy-Piéri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de style </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2004, Questions de style 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6363,113 +6438,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit de voyage et reconduction de matrices discursives dans L’usage du monde de Nicolas Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d'un point de vue didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6478,104 +6553,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6643,51 +6718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA506849"/>
+    <w:nsid w:val="FDDF8201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6874,51 +6949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-himy-pieri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5871-7931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056603835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675810v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pi&#233;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Himy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3124-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.32926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08202-6.p.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYZR3413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03646747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773690v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wild" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Lajarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-himy-pieri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5871-7931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056603835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675810v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pi&#233;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Himy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04858503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3124-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.32926" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08202-6.p.0073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYZR3413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03646747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10350" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wild" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Lajarte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10303" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>