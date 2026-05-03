--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Hossard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming agroecology perceptions: enhancing awareness, knowledge and involvement through a multistakeholder forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (9), pp.1518-1545. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2510360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of production planning adaptations of farmers in vegetable long supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127763. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sladeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.Article number: 8285. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of co-designed diversified Mediterranean cropping systems: hybridizing stakeholders' knowledge and modelling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genís Simon-Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.127282. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’activité pour investiguer ses dimensions incarnée, spatio‑temporelle et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to intensify collaboration in a participatory modelling process to collectively design and evaluate new farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2214. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lacapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2209. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of agroecological transitions. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.2193028. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2023.2193028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des oliveraies dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (janvier-février-mars), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a method to assess agroecological transitions : results of a case study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2195. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role-playing game to stimulate thinking about vineyard management practices to limit pesticide use and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2), pp.134913. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding the integrated assessment of agricultural systems in a companion modeling process to debate and enhance their sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00744-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modeling to assess the impacts of climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105342. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of videos to characterize farmers’ knowledge of tillage with horses and share it to promote agroecological innovations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00841-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can winegrowers adapt to climate change? A participatory modeling approach in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103514. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Strategies for Adaptation to Climate Change in Grapevine Production - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.607859. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.607859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of farming systems on the Saïs plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01764-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer numériquement les impacts du changement climatique au sein d’un bassin viticole pour co-construire des stratégies d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/rtr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biodiversity change in agricultural landscape scenarios - A review and prospects for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural changes and impacts at landscape scale: A bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of field isolation distance, tillage practice, cultivar type and crop rotations in controlling phoma stem canker on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 252, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agro-pedo-meteorological conditions on dynamics of temperate rice blast epidemics and associated yield and milling losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Titone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mongiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stakeholders narratives to modelling plausible future agricultural systems: integrated assessment of scenarios for Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.292-307. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web application to facilitate crop model comparison in ensemble studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating inter-annual variability in winter wheat sowing dates from satellite time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ranghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and associated uncertainties in potential rice production under climate change in Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 237-238, pp.219-232. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source of Hyalesthes obsoletus Signoret planthopper (Hemiptera: Cixiidae) in southern France and potential effects of landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (2), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of crop protection practices on pesticide use in wine-growing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized VGI creation and management to cope with uncertainty and imprecision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kliment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (12), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of the impacts of regional cropping system scenarios for phoma stem canker control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for characterization and analysis of plant functional composition in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2), pp.216-227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2012.00897.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la composition fonctionnelle de la végétation au sein d’une prairie et entre prairies : caractérisation et analyse dans des élevages herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kcs4-pk81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling farming system diversity in co-design approaches at farm level: comparing eight case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teatske Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the activities of farmers in transition at different spatio-temporal scales to design training courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory assessment of cereal-based systems in the Mediterranean: Stakeholders perceive the diversified rotations they designed as not economically viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools Used to Support Farmers’ Agroecological Transition in Irrigated Systems: a Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to practice: exploring the promise and pitfalls of resilience in farming systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Adelhart Toorop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does winegrowers' management of fungal diseases involve collective action ? Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies de réduction des usages et impacts des pesticides co-construites à l'aide d'un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders evaluate their co-designed farming systems: insights from Greece and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESP Europe Conference: "Ecosystem Services: One Planet, One Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foundation for Sustainable Developement; Ecosystem Services Partnership; Wageningen University, Nov 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déterminants de la planification en maraîchage orienté circuit long à la conception de plans de culture pour faire face à des perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise en compte des logiques d’action dans l’analyse et la conception de systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux d’agronomes ACT &amp; AgroEcoSystem, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chains middlemen's roles in the market gardeners' crop planning: which impact on farmers adaptive capacity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association - Europe Group; Council for Agricultural Research and Economics; University of Palermo, Territorial Pole Trapani, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in uncertainty: vegetable producers adaptations to perturbations affecting production and demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Rice Production in Camargue, France. A resilience glimpse in turbulent times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of alfalfa in the transition to organic rice production on farms in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Valony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design and assessment of diversified Mediterranean cropping systems – Method and results for two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Touama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International worksop for farming system design : Designing climate smart agricultural systems for a sustainable transformation of the agri-food systems of the dry areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM Montpellier; Institut Agro; Mohammed VI Polytechnic University; Institut Agronomique et Vétérinaire Hassan II; ICARDA, Oct 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resilience of farming systems in the Saïss plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association (IFSA); Mediterranean Institute for Agriculture, Environment and Development (MED); Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISVV; UMR EGFV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing viewpoints on agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining landscape ecology and agronomic approach for the design of pest-suppressive landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society; French Society of Ecology and Evolution, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts du changement climatique dans un bassin versant viticole méditerranéen : une approche de modélisation participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la modélisation des peuplements cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of work horses on vineyard estates: linking traditional methods to innovative and collaborative forms of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preceding crop on nitrogen efficiency for soft winter wheat in Sais region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting viticulture to climate change: a participatory modeling approach within a mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and adaptive capacities of irrigated agriculture in North Africa. Exploring local innovations with agroecological potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Amichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring local innovations with agroecological potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of model-based scenario approaches of biodiversity evolution in agricultural landscapes. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2018, Genève, Switzerland. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité et variabilité des pratiques de traitements phytosanitaires des vignes en France : analyse de l'influence de certaintes charactéristiques du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ducasse Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of agro-environmental conditions on the dynamics of hazelnut yield in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giustarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso de Gregorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Hazelnut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2017, Samsun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and sources of uncertainty in potential rice productions under climate change in Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Allessandro Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Hub FACCE MACSUR. INT.; Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Mar 2016, Berlin, Germany. 437 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires d'usage des sols agricoles en Camargue (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Convegno Nazionale AIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence de diminution de l'usage des pesticides en France sur les grandes cultures suite au plan Écophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-building a simulation model with various stakeholders to assess the sustainability of a regional agricultural system: How to articulate different types of knowledge to manage uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling &amp; Software Society. Manno, CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the consequences on indicators of sustainability of different scenarios of development of organic farming systems in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining systems analysis tools for the integrated assessment of scenarios in rice production systems at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'acteur réseaux et recherche territorial en partenariat : outil explicatif et performatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the development of organic rice farming systems in Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems design: complementarities between experts' prototyping and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2014, Debrecen, Hungary. 515 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable management scenarios to control blackleg of winter oilseed rape from a combination of participative design and model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). Groupe Consultatif International de Recherche sur le Colza (GCIRC), Thivernal-Grignon, FRA., Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique "Démarches outils et innovations pour utiliser moins de pesticides en grande culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simulation-based study of grassland and animal management in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IEMSS Biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified method to determine the abundance of grass functional groups in natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Corler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of the agroecological transition of a village in Eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Faye Ndèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. ZALF, pp.352-353, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de modélisation participative pour adapter les vignobles méditerranéens au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield estimation in a context of climate change: the GraY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory scenarios' development and assessment for sustainable farming systems in Camargue, South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil and canopy management practices on pesticide use in viticulture in french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 174 p., 2015, IPM Innovation in Europe: book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lo-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles au service d'une démarche participative de construction de stratégies d'adaptation locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.217-230, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for a participatory approach to design and evaluate local adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.200-212, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignobles méditerranéens : de l’évaluation locale du changement climatique à l’identification de leviers d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition 2021, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the TATA-BOX to raise new questions on agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et opportunités pour le développement de systèmes rizicoles biologiques en Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes rizicoles face au changement climatique : quels impacts et adaptations en Camargue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre dans les systèmes de culture camarguais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobedis: une appli internet pour comparer des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATAC : accompagnement des acteurs de territoires agricoles pour l’atténuation du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01041619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches de conception-évaluation participatives pour accompagner les acteurs locaux dans l’émergence de systèmes agricoles innovants : cas de l’adaptation au changement climatique et pour la réduction des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03813415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Hossard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming agroecology perceptions: enhancing awareness, knowledge and involvement through a multistakeholder forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (9), pp.1518-1545. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2510360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sladeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.Article number: 8285. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of production planning adaptations of farmers in vegetable long supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127763. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’activité pour investiguer ses dimensions incarnée, spatio‑temporelle et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of co-designed diversified Mediterranean cropping systems: hybridizing stakeholders' knowledge and modelling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genís Simon-Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.127282. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lacapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2209. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to intensify collaboration in a participatory modelling process to collectively design and evaluate new farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2214. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of agroecological transitions. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.2193028. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2023.2193028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des oliveraies dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (janvier-février-mars), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a method to assess agroecological transitions : results of a case study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2195. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can winegrowers adapt to climate change? A participatory modeling approach in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103514. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of videos to characterize farmers’ knowledge of tillage with horses and share it to promote agroecological innovations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00841-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding the integrated assessment of agricultural systems in a companion modeling process to debate and enhance their sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00744-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modeling to assess the impacts of climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105342. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role-playing game to stimulate thinking about vineyard management practices to limit pesticide use and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2), pp.134913. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Strategies for Adaptation to Climate Change in Grapevine Production - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.607859. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.607859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of farming systems on the Saïs plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01764-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer numériquement les impacts du changement climatique au sein d’un bassin viticole pour co-construire des stratégies d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/rtr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural changes and impacts at landscape scale: A bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biodiversity change in agricultural landscape scenarios - A review and prospects for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of field isolation distance, tillage practice, cultivar type and crop rotations in controlling phoma stem canker on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 252, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of crop protection practices on pesticide use in wine-growing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agro-pedo-meteorological conditions on dynamics of temperate rice blast epidemics and associated yield and milling losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Titone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mongiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stakeholders narratives to modelling plausible future agricultural systems: integrated assessment of scenarios for Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.292-307. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web application to facilitate crop model comparison in ensemble studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating inter-annual variability in winter wheat sowing dates from satellite time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ranghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source of Hyalesthes obsoletus Signoret planthopper (Hemiptera: Cixiidae) in southern France and potential effects of landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (2), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and associated uncertainties in potential rice production under climate change in Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 237-238, pp.219-232. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized VGI creation and management to cope with uncertainty and imprecision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kliment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (12), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of the impacts of regional cropping system scenarios for phoma stem canker control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for characterization and analysis of plant functional composition in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2), pp.216-227. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2012.00897.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la composition fonctionnelle de la végétation au sein d’une prairie et entre prairies : caractérisation et analyse dans des élevages herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kcs4-pk81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does winegrowers' management of fungal diseases involve collective action ? Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory assessment of cereal-based systems in the Mediterranean: Stakeholders perceive the diversified rotations they designed as not economically viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling farming system diversity in co-design approaches at farm level: comparing eight case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teatske Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the activities of farmers in transition at different spatio-temporal scales to design training courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to practice: exploring the promise and pitfalls of resilience in farming systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Adelhart Toorop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools Used to Support Farmers’ Agroecological Transition in Irrigated Systems: a Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies de réduction des usages et impacts des pesticides co-construites à l'aide d'un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders evaluate their co-designed farming systems: insights from Greece and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESP Europe Conference: "Ecosystem Services: One Planet, One Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foundation for Sustainable Developement; Ecosystem Services Partnership; Wageningen University, Nov 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déterminants de la planification en maraîchage orienté circuit long à la conception de plans de culture pour faire face à des perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise en compte des logiques d’action dans l’analyse et la conception de systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux d’agronomes ACT &amp; AgroEcoSystem, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chains middlemen's roles in the market gardeners' crop planning: which impact on farmers adaptive capacity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association - Europe Group; Council for Agricultural Research and Economics; University of Palermo, Territorial Pole Trapani, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in uncertainty: vegetable producers adaptations to perturbations affecting production and demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of alfalfa in the transition to organic rice production on farms in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Valony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Rice Production in Camargue, France. A resilience glimpse in turbulent times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing viewpoints on agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resilience of farming systems in the Saïss plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association (IFSA); Mediterranean Institute for Agriculture, Environment and Development (MED); Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISVV; UMR EGFV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design and assessment of diversified Mediterranean cropping systems – Method and results for two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Touama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International worksop for farming system design : Designing climate smart agricultural systems for a sustainable transformation of the agri-food systems of the dry areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM Montpellier; Institut Agro; Mohammed VI Polytechnic University; Institut Agronomique et Vétérinaire Hassan II; ICARDA, Oct 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining landscape ecology and agronomic approach for the design of pest-suppressive landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society; French Society of Ecology and Evolution, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts du changement climatique dans un bassin versant viticole méditerranéen : une approche de modélisation participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la modélisation des peuplements cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of work horses on vineyard estates: linking traditional methods to innovative and collaborative forms of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and adaptive capacities of irrigated agriculture in North Africa. Exploring local innovations with agroecological potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Amichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring local innovations with agroecological potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preceding crop on nitrogen efficiency for soft winter wheat in Sais region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting viticulture to climate change: a participatory modeling approach within a mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of model-based scenario approaches of biodiversity evolution in agricultural landscapes. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2018, Genève, Switzerland. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité et variabilité des pratiques de traitements phytosanitaires des vignes en France : analyse de l'influence de certaintes charactéristiques du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ducasse Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of agro-environmental conditions on the dynamics of hazelnut yield in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giustarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso de Gregorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Hazelnut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2017, Samsun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and sources of uncertainty in potential rice productions under climate change in Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Allessandro Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Hub FACCE MACSUR. INT.; Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Mar 2016, Berlin, Germany. 437 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires d'usage des sols agricoles en Camargue (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Convegno Nazionale AIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-building a simulation model with various stakeholders to assess the sustainability of a regional agricultural system: How to articulate different types of knowledge to manage uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling &amp; Software Society. Manno, CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence de diminution de l'usage des pesticides en France sur les grandes cultures suite au plan Écophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the consequences on indicators of sustainability of different scenarios of development of organic farming systems in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining systems analysis tools for the integrated assessment of scenarios in rice production systems at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'acteur réseaux et recherche territorial en partenariat : outil explicatif et performatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the development of organic rice farming systems in Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems design: complementarities between experts' prototyping and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2014, Debrecen, Hungary. 515 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable management scenarios to control blackleg of winter oilseed rape from a combination of participative design and model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). Groupe Consultatif International de Recherche sur le Colza (GCIRC), Thivernal-Grignon, FRA., Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique "Démarches outils et innovations pour utiliser moins de pesticides en grande culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simulation-based study of grassland and animal management in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IEMSS Biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified method to determine the abundance of grass functional groups in natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Corler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of the agroecological transition of a village in Eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Faye Ndèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. ZALF, pp.352-353, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de modélisation participative pour adapter les vignobles méditerranéens au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield estimation in a context of climate change: the GraY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil and canopy management practices on pesticide use in viticulture in french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 174 p., 2015, IPM Innovation in Europe: book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory scenarios' development and assessment for sustainable farming systems in Camargue, South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lo-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for a participatory approach to design and evaluate local adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.200-212, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles au service d'une démarche participative de construction de stratégies d'adaptation locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.217-230, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignobles méditerranéens : de l’évaluation locale du changement climatique à l’identification de leviers d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition 2021, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the TATA-BOX to raise new questions on agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre dans les systèmes de culture camarguais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et opportunités pour le développement de systèmes rizicoles biologiques en Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes rizicoles face au changement climatique : quels impacts et adaptations en Camargue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobedis: une appli internet pour comparer des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les maraichers en filières longues adaptent leur planification face aux perturbations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 13, INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATAC : accompagnement des acteurs de territoires agricoles pour l’atténuation du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01041619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches de conception-évaluation participatives pour accompagner les acteurs locaux dans l’émergence de systèmes agricoles innovants : cas de l’adaptation au changement climatique et pour la réduction des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03813415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Doan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Graner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Rezgui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lampurlan&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen&#237;s Simon-Miquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardivo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2214" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00744-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00841-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104513" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Titone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mongiano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savoini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.06.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.08.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Manfron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranghetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.01.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bocchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000815" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Mailly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637589v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Frigerio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kliment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alessandro Brivio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120234" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310092v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300883v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guichet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Audouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Adelhart Toorop" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Crouzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902163v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lehnhardt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733594v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ducasse Cournac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine F. Mailly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606428v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giustarini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Gregorio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741623v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Allessandro Cappelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743930v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531648v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741344v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741340v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Porro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Orlando" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hammond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Corler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741310v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788941v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_15" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788044v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacombe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791257v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790028v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606465v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01041619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0076" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807451v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03813415v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Doan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Graner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Rezgui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lampurlan&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen&#237;s Simon-Miquel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127282" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardivo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00841-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00744-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104513" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Mailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Titone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mongiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savoini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.06.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.08.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6536JNFQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Manfron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranghetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.01.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000815" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637589v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Frigerio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kliment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alessandro Brivio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120234" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Crouzet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310092v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Adelhart Toorop" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guichet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Audouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081380v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lehnhardt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737775v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ducasse Cournac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine F. Mailly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606428v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giustarini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Gregorio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741623v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Allessandro Cappelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743930v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741344v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741340v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Porro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Orlando" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743989v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hammond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740630v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173224v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Corler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741310v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788941v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_15" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790028v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788044v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacombe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791257v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606465v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607702v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801469v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01041619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0076" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807451v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03813415v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>