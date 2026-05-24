--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Hossard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming agroecology perceptions: enhancing awareness, knowledge and involvement through a multistakeholder forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (9), pp.1518-1545. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2510360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sladeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.Article number: 8285. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of production planning adaptations of farmers in vegetable long supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127763. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’activité pour investiguer ses dimensions incarnée, spatio‑temporelle et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of co-designed diversified Mediterranean cropping systems: hybridizing stakeholders' knowledge and modelling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genís Simon-Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.127282. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lacapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2209. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to intensify collaboration in a participatory modelling process to collectively design and evaluate new farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2214. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of agroecological transitions. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.2193028. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2023.2193028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des oliveraies dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (janvier-février-mars), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a method to assess agroecological transitions : results of a case study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2195. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can winegrowers adapt to climate change? A participatory modeling approach in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103514. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of videos to characterize farmers’ knowledge of tillage with horses and share it to promote agroecological innovations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00841-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding the integrated assessment of agricultural systems in a companion modeling process to debate and enhance their sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00744-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modeling to assess the impacts of climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105342. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role-playing game to stimulate thinking about vineyard management practices to limit pesticide use and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2), pp.134913. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Strategies for Adaptation to Climate Change in Grapevine Production - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.607859. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.607859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of farming systems on the Saïs plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01764-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer numériquement les impacts du changement climatique au sein d’un bassin viticole pour co-construire des stratégies d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/rtr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural changes and impacts at landscape scale: A bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biodiversity change in agricultural landscape scenarios - A review and prospects for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of field isolation distance, tillage practice, cultivar type and crop rotations in controlling phoma stem canker on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 252, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of crop protection practices on pesticide use in wine-growing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agro-pedo-meteorological conditions on dynamics of temperate rice blast epidemics and associated yield and milling losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Titone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mongiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stakeholders narratives to modelling plausible future agricultural systems: integrated assessment of scenarios for Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.292-307. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web application to facilitate crop model comparison in ensemble studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating inter-annual variability in winter wheat sowing dates from satellite time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ranghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source of Hyalesthes obsoletus Signoret planthopper (Hemiptera: Cixiidae) in southern France and potential effects of landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (2), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and associated uncertainties in potential rice production under climate change in Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 237-238, pp.219-232. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized VGI creation and management to cope with uncertainty and imprecision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kliment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (12), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of the impacts of regional cropping system scenarios for phoma stem canker control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for characterization and analysis of plant functional composition in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2), pp.216-227. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2012.00897.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la composition fonctionnelle de la végétation au sein d’une prairie et entre prairies : caractérisation et analyse dans des élevages herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kcs4-pk81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does winegrowers' management of fungal diseases involve collective action ? Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory assessment of cereal-based systems in the Mediterranean: Stakeholders perceive the diversified rotations they designed as not economically viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling farming system diversity in co-design approaches at farm level: comparing eight case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teatske Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the activities of farmers in transition at different spatio-temporal scales to design training courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to practice: exploring the promise and pitfalls of resilience in farming systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Adelhart Toorop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools Used to Support Farmers’ Agroecological Transition in Irrigated Systems: a Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies de réduction des usages et impacts des pesticides co-construites à l'aide d'un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders evaluate their co-designed farming systems: insights from Greece and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESP Europe Conference: "Ecosystem Services: One Planet, One Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foundation for Sustainable Developement; Ecosystem Services Partnership; Wageningen University, Nov 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déterminants de la planification en maraîchage orienté circuit long à la conception de plans de culture pour faire face à des perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise en compte des logiques d’action dans l’analyse et la conception de systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux d’agronomes ACT &amp; AgroEcoSystem, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chains middlemen's roles in the market gardeners' crop planning: which impact on farmers adaptive capacity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association - Europe Group; Council for Agricultural Research and Economics; University of Palermo, Territorial Pole Trapani, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in uncertainty: vegetable producers adaptations to perturbations affecting production and demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of alfalfa in the transition to organic rice production on farms in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Valony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Rice Production in Camargue, France. A resilience glimpse in turbulent times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing viewpoints on agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resilience of farming systems in the Saïss plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association (IFSA); Mediterranean Institute for Agriculture, Environment and Development (MED); Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISVV; UMR EGFV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design and assessment of diversified Mediterranean cropping systems – Method and results for two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Touama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International worksop for farming system design : Designing climate smart agricultural systems for a sustainable transformation of the agri-food systems of the dry areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM Montpellier; Institut Agro; Mohammed VI Polytechnic University; Institut Agronomique et Vétérinaire Hassan II; ICARDA, Oct 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining landscape ecology and agronomic approach for the design of pest-suppressive landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society; French Society of Ecology and Evolution, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts du changement climatique dans un bassin versant viticole méditerranéen : une approche de modélisation participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la modélisation des peuplements cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of work horses on vineyard estates: linking traditional methods to innovative and collaborative forms of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and adaptive capacities of irrigated agriculture in North Africa. Exploring local innovations with agroecological potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Amichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring local innovations with agroecological potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preceding crop on nitrogen efficiency for soft winter wheat in Sais region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting viticulture to climate change: a participatory modeling approach within a mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of model-based scenario approaches of biodiversity evolution in agricultural landscapes. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2018, Genève, Switzerland. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité et variabilité des pratiques de traitements phytosanitaires des vignes en France : analyse de l'influence de certaintes charactéristiques du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ducasse Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of agro-environmental conditions on the dynamics of hazelnut yield in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giustarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso de Gregorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Hazelnut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2017, Samsun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and sources of uncertainty in potential rice productions under climate change in Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Allessandro Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Hub FACCE MACSUR. INT.; Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Mar 2016, Berlin, Germany. 437 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires d'usage des sols agricoles en Camargue (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Convegno Nazionale AIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-building a simulation model with various stakeholders to assess the sustainability of a regional agricultural system: How to articulate different types of knowledge to manage uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling &amp; Software Society. Manno, CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence de diminution de l'usage des pesticides en France sur les grandes cultures suite au plan Écophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the consequences on indicators of sustainability of different scenarios of development of organic farming systems in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining systems analysis tools for the integrated assessment of scenarios in rice production systems at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'acteur réseaux et recherche territorial en partenariat : outil explicatif et performatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the development of organic rice farming systems in Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems design: complementarities between experts' prototyping and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2014, Debrecen, Hungary. 515 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable management scenarios to control blackleg of winter oilseed rape from a combination of participative design and model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). Groupe Consultatif International de Recherche sur le Colza (GCIRC), Thivernal-Grignon, FRA., Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique "Démarches outils et innovations pour utiliser moins de pesticides en grande culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simulation-based study of grassland and animal management in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IEMSS Biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified method to determine the abundance of grass functional groups in natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Corler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of the agroecological transition of a village in Eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Faye Ndèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. ZALF, pp.352-353, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de modélisation participative pour adapter les vignobles méditerranéens au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield estimation in a context of climate change: the GraY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil and canopy management practices on pesticide use in viticulture in french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 174 p., 2015, IPM Innovation in Europe: book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory scenarios' development and assessment for sustainable farming systems in Camargue, South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lo-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for a participatory approach to design and evaluate local adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.200-212, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles au service d'une démarche participative de construction de stratégies d'adaptation locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.217-230, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignobles méditerranéens : de l’évaluation locale du changement climatique à l’identification de leviers d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition 2021, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the TATA-BOX to raise new questions on agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre dans les systèmes de culture camarguais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et opportunités pour le développement de systèmes rizicoles biologiques en Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes rizicoles face au changement climatique : quels impacts et adaptations en Camargue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobedis: une appli internet pour comparer des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les maraichers en filières longues adaptent leur planification face aux perturbations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 13, INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATAC : accompagnement des acteurs de territoires agricoles pour l’atténuation du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01041619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches de conception-évaluation participatives pour accompagner les acteurs locaux dans l’émergence de systèmes agricoles innovants : cas de l’adaptation au changement climatique et pour la réduction des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03813415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Hossard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of the cereal production system in a multi-risk environment: A multi-level study in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Shili-Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Levas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 178, pp.128138. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2026.128138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming agroecology perceptions: enhancing awareness, knowledge and involvement through a multistakeholder forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (9), pp.1518-1545. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2510360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sladeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.Article number: 8285. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of production planning adaptations of farmers in vegetable long supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127763. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of co-designed diversified Mediterranean cropping systems: hybridizing stakeholders' knowledge and modelling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genís Simon-Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.127282. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’activité pour investiguer ses dimensions incarnée, spatio‑temporelle et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to intensify collaboration in a participatory modelling process to collectively design and evaluate new farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2214. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lacapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2209. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of agroecological transitions. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.2193028. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2023.2193028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des oliveraies dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (janvier-février-mars), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a method to assess agroecological transitions : results of a case study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2195. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding the integrated assessment of agricultural systems in a companion modeling process to debate and enhance their sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00744-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role-playing game to stimulate thinking about vineyard management practices to limit pesticide use and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2), pp.134913. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modeling to assess the impacts of climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105342. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of videos to characterize farmers’ knowledge of tillage with horses and share it to promote agroecological innovations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00841-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can winegrowers adapt to climate change? A participatory modeling approach in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103514. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Strategies for Adaptation to Climate Change in Grapevine Production - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.607859. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.607859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of farming systems on the Saïs plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01764-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer numériquement les impacts du changement climatique au sein d’un bassin viticole pour co-construire des stratégies d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/rtr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural changes and impacts at landscape scale: A bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biodiversity change in agricultural landscape scenarios - A review and prospects for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of field isolation distance, tillage practice, cultivar type and crop rotations in controlling phoma stem canker on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 252, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agro-pedo-meteorological conditions on dynamics of temperate rice blast epidemics and associated yield and milling losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Titone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mongiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stakeholders narratives to modelling plausible future agricultural systems: integrated assessment of scenarios for Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.292-307. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web application to facilitate crop model comparison in ensemble studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating inter-annual variability in winter wheat sowing dates from satellite time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ranghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source of Hyalesthes obsoletus Signoret planthopper (Hemiptera: Cixiidae) in southern France and potential effects of landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (2), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and associated uncertainties in potential rice production under climate change in Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 237-238, pp.219-232. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of crop protection practices on pesticide use in wine-growing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized VGI creation and management to cope with uncertainty and imprecision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kliment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (12), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of the impacts of regional cropping system scenarios for phoma stem canker control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for characterization and analysis of plant functional composition in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2), pp.216-227. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2012.00897.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.17 - 26. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la composition fonctionnelle de la végétation au sein d’une prairie et entre prairies : caractérisation et analyse dans des élevages herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kcs4-pk81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling farming system diversity in co-design approaches at farm level: comparing eight case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teatske Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the activities of farmers in transition at different spatio-temporal scales to design training courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory assessment of cereal-based systems in the Mediterranean: Stakeholders perceive the diversified rotations they designed as not economically viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to practice: exploring the promise and pitfalls of resilience in farming systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Adelhart Toorop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools Used to Support Farmers’ Agroecological Transition in Irrigated Systems: a Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does winegrowers' management of fungal diseases involve collective action ? Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders evaluate their co-designed farming systems: insights from Greece and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lampurlanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESP Europe Conference: "Ecosystem Services: One Planet, One Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foundation for Sustainable Developement; Ecosystem Services Partnership; Wageningen University, Nov 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies de réduction des usages et impacts des pesticides co-construites à l'aide d'un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déterminants de la planification en maraîchage orienté circuit long à la conception de plans de culture pour faire face à des perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise en compte des logiques d’action dans l’analyse et la conception de systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux d’agronomes ACT &amp; AgroEcoSystem, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value chains middlemen's roles in the market gardeners' crop planning: which impact on farmers adaptive capacity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association - Europe Group; Council for Agricultural Research and Economics; University of Palermo, Territorial Pole Trapani, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in uncertainty: vegetable producers adaptations to perturbations affecting production and demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Rice Production in Camargue, France. A resilience glimpse in turbulent times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of alfalfa in the transition to organic rice production on farms in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Valony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design and assessment of diversified Mediterranean cropping systems – Method and results for two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Touama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International worksop for farming system design : Designing climate smart agricultural systems for a sustainable transformation of the agri-food systems of the dry areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM Montpellier; Institut Agro; Mohammed VI Polytechnic University; Institut Agronomique et Vétérinaire Hassan II; ICARDA, Oct 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resilience of farming systems in the Saïss plain, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Fadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association (IFSA); Mediterranean Institute for Agriculture, Environment and Development (MED); Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISVV; UMR EGFV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing viewpoints on agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Evora, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining landscape ecology and agronomic approach for the design of pest-suppressive landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society; French Society of Ecology and Evolution, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts du changement climatique dans un bassin versant viticole méditerranéen : une approche de modélisation participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la modélisation des peuplements cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of work horses on vineyard estates: linking traditional methods to innovative and collaborative forms of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preceding crop on nitrogen efficiency for soft winter wheat in Sais region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting viticulture to climate change: a participatory modeling approach within a mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and adaptive capacities of irrigated agriculture in North Africa. Exploring local innovations with agroecological potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystele Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Amichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring local innovations with agroecological potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of model-based scenario approaches of biodiversity evolution in agricultural landscapes. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2018, Genève, Switzerland. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité et variabilité des pratiques de traitements phytosanitaires des vignes en France : analyse de l'influence de certaintes charactéristiques du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ducasse Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of agro-environmental conditions on the dynamics of hazelnut yield in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giustarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso de Gregorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Hazelnut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2017, Samsun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying trends and sources of uncertainty in potential rice productions under climate change in Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Allessandro Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Hub FACCE MACSUR. INT.; Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Mar 2016, Berlin, Germany. 437 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires d'usage des sols agricoles en Camargue (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Alessandro Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bordogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Convegno Nazionale AIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence de diminution de l'usage des pesticides en France sur les grandes cultures suite au plan Écophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-building a simulation model with various stakeholders to assess the sustainability of a regional agricultural system: How to articulate different types of knowledge to manage uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling &amp; Software Society. Manno, CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the consequences on indicators of sustainability of different scenarios of development of organic farming systems in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining systems analysis tools for the integrated assessment of scenarios in rice production systems at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'acteur réseaux et recherche territorial en partenariat : outil explicatif et performatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the development of organic rice farming systems in Camargue, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Organic Rice farming and Production Systems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milano, ITA., Sep 2015, Pavia, Italy. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems design: complementarities between experts' prototyping and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA)., Aug 2014, Debrecen, Hungary. 515 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable management scenarios to control blackleg of winter oilseed rape from a combination of participative design and model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). Groupe Consultatif International de Recherche sur le Colza (GCIRC), Thivernal-Grignon, FRA., Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique "Démarches outils et innovations pour utiliser moins de pesticides en grande culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simulation-based study of grassland and animal management in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IEMSS Biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified method to determine the abundance of grass functional groups in natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Corler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale assessment of the agroecological transition of a village in Eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Faye Ndèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. ZALF, pp.352-353, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de modélisation participative pour adapter les vignobles méditerranéens au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield estimation in a context of climate change: the GraY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory scenarios' development and assessment for sustainable farming systems in Camargue, South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 530 p., 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil and canopy management practices on pesticide use in viticulture in french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 174 p., 2015, IPM Innovation in Europe: book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lo-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles au service d'une démarche participative de construction de stratégies d'adaptation locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.217-230, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for a participatory approach to design and evaluate local adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.200-212, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignobles méditerranéens : de l’évaluation locale du changement climatique à l’identification de leviers d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition 2021, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the TATA-BOX to raise new questions on agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et opportunités pour le développement de systèmes rizicoles biologiques en Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes rizicoles face au changement climatique : quels impacts et adaptations en Camargue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre dans les systèmes de culture camarguais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobedis: une appli internet pour comparer des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les maraichers en filières longues adaptent leur planification face aux perturbations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 13, INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATAC : accompagnement des acteurs de territoires agricoles pour l’atténuation du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01041619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et évaluation numérique de scénarios spatialisés de systèmes de culture. Cas de la gestion du phoma du colza et de la durabilité des résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches de conception-évaluation participatives pour accompagner les acteurs locaux dans l’émergence de systèmes agricoles innovants : cas de l’adaptation au changement climatique et pour la réduction des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03813415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Doan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Graner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Rezgui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lampurlan&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen&#237;s Simon-Miquel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127282" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardivo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00841-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00744-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104513" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Mailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Titone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mongiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savoini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.06.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.08.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6536JNFQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Manfron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranghetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.01.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000815" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637589v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Frigerio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kliment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alessandro Brivio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120234" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Crouzet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310092v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Adelhart Toorop" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guichet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Audouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081380v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lehnhardt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737775v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ducasse Cournac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine F. Mailly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606428v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giustarini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Gregorio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741623v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Allessandro Cappelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743930v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741344v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741340v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Porro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Orlando" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743989v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hammond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740630v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173224v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Corler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741310v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788941v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_15" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790028v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788044v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacombe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791257v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606465v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607702v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801469v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01041619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0076" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807451v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03813415v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05622160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Shili-Touzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Levas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Doan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Graner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127763" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Rezgui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lampurlan&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen&#237;s Simon-Miquel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127282" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardivo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2214" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00744-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00841-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104513" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Titone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mongiano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savoini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.06.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.08.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6536JNFQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Manfron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busetto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranghetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000815" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bocchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Mailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Frigerio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kliment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alessandro Brivio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120234" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Adelhart Toorop" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guichet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Audouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261841v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Crouzet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647701v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lehnhardt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737775v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ducasse Cournac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine F. Mailly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giustarini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Gregorio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741623v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Allessandro Cappelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743930v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531648v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741340v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Porro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Orlando" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743989v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743110v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hammond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Corler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741310v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743717v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788941v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_15" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788044v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacombe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790028v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606465v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607702v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801469v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01041619v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0076" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807451v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03813415v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>