--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer identity and risk preferences in farmers’ choices between public and private agri-environmental contracts</w:t>
+                <w:t xml:space="preserve">Preferences for Sustainable Production Practices in Extensive Livestock Systems in Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Peter Fritschle</w:t>
+                <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Vorlaufer</w:t>
+                <w:t xml:space="preserve">José Ignacio Rivero-Wildemauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Carriquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qopen/qoag005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.70045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05603851v1</w:t>
+                <w:t xml:space="preserve">hal-05603827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for Sustainable Production Practices in Extensive Livestock Systems in Uruguay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guerrero</w:t>
+                <w:t xml:space="preserve">Farmer identity and risk preferences in farmers’ choices between public and private agri-environmental contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Peter Fritschle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Correa</w:t>
+                <w:t xml:space="preserve">Tobias Vorlaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Carriquiry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Q Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.qoag005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.70045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qopen/qoag005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05603827v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature markets and English farmer groups: ready to go or reluctant to engage?</w:t>
               </w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers prefer result-based, hybrid or practice-based agri-environmental schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,237 +3198,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la restauration du bassin-versant du Vistre par la méthode de modélisation des choix discrets : rapport final</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.165</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité des Engagements Unitaires à IFT modifié : rapport final de l’étude Juillet 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Halska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnalys Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques (ONEMA); Institut National de l'Environnement Industriel et des Risques (INERIS). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600151v1</w:t>
+                <w:t xml:space="preserve">hal-02808374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité des Engagements Unitaires à IFT modifié : rapport final de l’étude Juillet 2013</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques (ONEMA); Institut National de l'Environnement Industriel et des Risques (INERIS). 2013</w:t>
+                <w:t xml:space="preserve">Evaluation économique de la restauration du bassin-versant du Vistre par la méthode de modélisation des choix discrets : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02808374v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la mise en œuvre des MAEt en Languedoc-Roussillon : Synthèse des résultats d’enquêtes auprès des parties prenantes Septembre 2012</w:t>
               </w:r>
@@ -3796,64 +3796,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la restauration du bassin versant du Vistre par la méthode de Choice Modeling: Phase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4469,247 +4469,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges, social norms and permanence in agri-environmental schemes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do people want for the Vistre river? Using choice experiment to support an ordinary stream restoration project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Nancy, FRA. Société Française d'Economie Rurale (SFER), FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), FRA., Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">11th International conference of the European society for ecological economics:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741665v1</w:t>
+                <w:t xml:space="preserve">hal-02602514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do people want for the Vistre river? Using choice experiment to support an ordinary stream restoration project</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nudges, social norms and permanence in agri-environmental schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference of the European society for ecological economics:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. pp.36</w:t>
+              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Nancy, FRA. Société Française d'Economie Rurale (SFER), FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602514v1</w:t>
+                <w:t xml:space="preserve">hal-02741665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudges, social norms and permanence in agri-environmental schemes</w:t>
               </w:r>
@@ -5509,277 +5509,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berthelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+                <w:t xml:space="preserve">hal-00658353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658353v1</w:t>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles réponses des politiques publiques face à un risque de long terme ?</w:t>
               </w:r>
@@ -5994,211 +5994,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do agri-environmental schemes help reduce herbicide use? Evidence from a natural experiment in France</w:t>
+                <w:t xml:space="preserve">Nudging farmers to sign agri-environmental contracts: the effects of a collective bonus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148583v1</w:t>
+                <w:t xml:space="preserve">hal-01148581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging farmers to sign agri-environmental contracts: the effects of a collective bonus</w:t>
+                <w:t xml:space="preserve">Do agri-environmental schemes help reduce herbicide use? Evidence from a natural experiment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nick Hanley</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148581v1</w:t>
+                <w:t xml:space="preserve">hal-01148583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6369,90 +6369,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la restauration du bassin versant du Vistre par la méthode de modélisation des choix discrets - Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6742,51 +6742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peter Fritschle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vorlaufer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoag005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guerrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Rivero-Wildemauwe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Correa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carriquiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Waylen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thompson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mary Mchugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2026.104108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Gars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Lankoski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Curzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Blanchflower" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourisseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.4.641" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ferr&#233;ole Menu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.213.0097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Victor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans P. De Vries" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociaci&#243;n Mexicana de Estudios Rurales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148583v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/327152.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810223v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Rivero-Wildemauwe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Correa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carriquiry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peter Fritschle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vorlaufer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoag005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Waylen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thompson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mary Mchugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2026.104108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Gars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Lankoski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Curzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Blanchflower" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sourisseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rufray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.4.641" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ferr&#233;ole Menu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.213.0097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Victor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans P. De Vries" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociaci&#243;n Mexicana de Estudios Rurales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/327152.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810223v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>